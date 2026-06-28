--- v0 (2026-05-14)
+++ v1 (2026-06-28)
@@ -1,15507 +1,21547 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
-  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...14 lines deleted...]
-  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/media/hdphoto1.wdp" ContentType="image/vnd.ms-photo"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
+</Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483660" r:id="rId1"/>
+    <p:sldMasterId id="2147483648" r:id="rId2"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="257" r:id="rId2"/>
-[...10 lines deleted...]
-    <p:sldId id="307" r:id="rId13"/>
+    <p:sldId id="256" r:id="rId3"/>
+    <p:sldId id="257" r:id="rId4"/>
+    <p:sldId id="258" r:id="rId5"/>
+    <p:sldId id="259" r:id="rId6"/>
+    <p:sldId id="260" r:id="rId7"/>
+    <p:sldId id="261" r:id="rId8"/>
+    <p:sldId id="262" r:id="rId9"/>
+    <p:sldId id="263" r:id="rId10"/>
+    <p:sldId id="264" r:id="rId11"/>
+    <p:sldId id="265" r:id="rId12"/>
+    <p:sldId id="266" r:id="rId13"/>
+    <p:sldId id="267" r:id="rId14"/>
   </p:sldIdLst>
-  <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
-[...111 lines deleted...]
-  </p:extLst>
+  <p:sldSz cx="9144000" cy="6858000"/>
+  <p:notesSz cx="7772400" cy="10058400"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...38 lines deleted...]
-  </p:extLst>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:showPr showNarration="1"/>
 </p:presentationPr>
 </file>
 
-<file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-[...178 lines deleted...]
-</a:tblStyleLst>
+<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+</Relationships>
 </file>
 
-<file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-[...30 lines deleted...]
-</p:viewPr>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
+</Relationships>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
+</Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
+</Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
+</Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
+</Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
+</Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
+</Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
+</Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
+</Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
+</Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...8 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
+</Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" type="title" preserve="1">
   <p:cSld name="Diapositiva de título">
-    <p:spTree>
-[...2326 lines deleted...]
-  <p:cSld>
     <p:bg>
-      <p:bgRef idx="1001">
-[...1 lines deleted...]
-      </p:bgRef>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+      </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title Placeholder 1"/>
+          <p:cNvPr id="2" name="PlaceHolder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628650" y="365126"/>
-            <a:ext cx="7886700" cy="1325563"/>
+            <a:off x="685800" y="1122480"/>
+            <a:ext cx="7772040" cy="2387160"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-        </p:spPr>
-[...7 lines deleted...]
-              <a:rPr lang="es-ES" smtClean="0"/>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="ctr" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr lang="es-ES" sz="6000" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="ctr" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="6000" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light"/>
+              </a:rPr>
               <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...5 lines deleted...]
-          <p:cNvPr id="3" name="Text Placeholder 2"/>
+            <a:endParaRPr lang="es-VE" sz="6000" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri Light"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="PlaceHolder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628650" y="1825625"/>
-            <a:ext cx="7886700" cy="4351338"/>
+            <a:off x="628560" y="6356520"/>
+            <a:ext cx="2057040" cy="364680"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-        </p:spPr>
-[...45 lines deleted...]
-          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;date/time&gt;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="PlaceHolder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="2"/>
+            <p:ph type="ftr" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628650" y="6356351"/>
-            <a:ext cx="2057400" cy="365125"/>
+            <a:off x="3029040" y="6356520"/>
+            <a:ext cx="3085920" cy="364680"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-        </p:spPr>
-[...1 lines deleted...]
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-[...5 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr lang="en-US" sz="1400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{45FFCC29-524A-403D-BB2E-968616E36642}" type="datetimeFigureOut">
-[...10 lines deleted...]
-          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+            <a:pPr indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>&lt;footer&gt;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="PlaceHolder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="3"/>
+            <p:ph type="sldNum" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3028950" y="6356351"/>
-            <a:ext cx="3086100" cy="365125"/>
+            <a:off x="6458040" y="6356520"/>
+            <a:ext cx="2057040" cy="364680"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-        </p:spPr>
-[...1 lines deleted...]
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="ctr">
-[...2 lines deleted...]
-                  <a:schemeClr val="tx1">
+            <a:lvl1pPr indent="0" algn="r" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="es-VE"/>
-[...5 lines deleted...]
-          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+            <a:pPr indent="0" algn="r" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{72EDC45E-5CE0-4401-82D6-708CD9D0A0ED}" type="slidenum">
+              <a:rPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;number&gt;</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="1200" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="PlaceHolder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6457950" y="6356351"/>
-            <a:ext cx="2057400" cy="365125"/>
+            <a:off x="457200" y="1604520"/>
+            <a:ext cx="8229240" cy="3977280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-        </p:spPr>
-[...1 lines deleted...]
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="r">
-[...5 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1001"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr lang="es-VE" sz="2800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Symbol" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr lang="es-VE" sz="2400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="45000"/>
+              <a:buFont typeface="Wingdings" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr lang="es-VE" sz="2000" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Symbol" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="45000"/>
+              <a:buFont typeface="Wingdings" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="283"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="45000"/>
+              <a:buFont typeface="Wingdings" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr lang="es-VE" sz="2000" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="283"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="45000"/>
+              <a:buFont typeface="Wingdings" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr lang="es-VE" sz="2000" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1001"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-VE" sz="2800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Click to edit the outline text format</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="2800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="864000" lvl="1" indent="-324000" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Symbol" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-VE" sz="2400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Second Outline Level</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="2400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1296000" lvl="2" indent="-288000" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="45000"/>
+              <a:buFont typeface="Wingdings" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-VE" sz="2000" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Third Outline Level</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="2000" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1728000" lvl="3" indent="-216000" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Symbol" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fourth Outline Level</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="2160000" lvl="4" indent="-216000" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="45000"/>
+              <a:buFont typeface="Wingdings" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fifth Outline Level</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="2592000" lvl="5" indent="-216000" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="283"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="45000"/>
+              <a:buFont typeface="Wingdings" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-VE" sz="2000" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sixth Outline Level</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="2000" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="3024000" lvl="6" indent="-216000" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="283"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="45000"/>
+              <a:buFont typeface="Wingdings" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-VE" sz="2000" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Seventh Outline Level</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="2000" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" type="blank" preserve="1">
+  <p:cSld name="Contenido con título">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="48" name="PlaceHolder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="457200"/>
+            <a:ext cx="2948760" cy="1599840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr lang="es-ES" sz="3200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{937A7B43-E14C-4216-9B9B-CA2D32906F9C}" type="slidenum">
-[...2 lines deleted...]
-              <a:t>‹Nº›</a:t>
+            <a:pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="3200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light"/>
+              </a:rPr>
+              <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="3200" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri Light"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="49" name="PlaceHolder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3887280" y="987480"/>
+            <a:ext cx="4628880" cy="4873320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1001"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr lang="es-ES" sz="3200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr lang="es-ES" sz="2800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr lang="es-ES" sz="2400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr lang="es-ES" sz="2000" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr lang="es-ES" sz="2000" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1001"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="3200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="3200" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="685800" lvl="1" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Segundo nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="2800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1143000" lvl="2" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tercer nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="2400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1600200" lvl="3" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Cuarto nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="2000" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="2057400" lvl="4" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Quinto nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="2000" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="50" name="PlaceHolder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="2057400"/>
+            <a:ext cx="2948760" cy="3811320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1001"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+              </a:tabLst>
+              <a:defRPr lang="es-ES" sz="1600" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1001"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1600" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="1600" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="51" name="PlaceHolder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="28"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628560" y="6356520"/>
+            <a:ext cx="2057040" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;date/time&gt;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="52" name="PlaceHolder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" idx="29"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3029040" y="6356520"/>
+            <a:ext cx="3085920" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr lang="en-US" sz="1400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>&lt;footer&gt;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="53" name="PlaceHolder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="30"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6458040" y="6356520"/>
+            <a:ext cx="2057040" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="r" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="r" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{0DD82047-128A-4B71-866C-D387E01E565D}" type="slidenum">
+              <a:rPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;number&gt;</a:t>
             </a:fld>
-            <a:endParaRPr lang="es-VE"/>
+            <a:endParaRPr lang="en-US" sz="1200" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
-[...293 lines deleted...]
-</p:sldMaster>
+</p:sldLayout>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" type="blank" preserve="1">
+  <p:cSld name="Imagen con título">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="54" name="PlaceHolder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="457200"/>
+            <a:ext cx="2948760" cy="1599840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr lang="es-ES" sz="3200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="3200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light"/>
+              </a:rPr>
+              <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="3200" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri Light"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="55" name="PlaceHolder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3887280" y="987480"/>
+            <a:ext cx="4628880" cy="4873320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+              </a:tabLst>
+              <a:defRPr lang="es-ES" sz="3200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="3200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Haga clic en el icono para agregar una imagen</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="3200" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="56" name="PlaceHolder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="2057400"/>
+            <a:ext cx="2948760" cy="3811320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1001"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+              </a:tabLst>
+              <a:defRPr lang="es-ES" sz="1600" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1001"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1600" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="1600" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="57" name="PlaceHolder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="31"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628560" y="6356520"/>
+            <a:ext cx="2057040" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;date/time&gt;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="58" name="PlaceHolder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" idx="32"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3029040" y="6356520"/>
+            <a:ext cx="3085920" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr lang="en-US" sz="1400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>&lt;footer&gt;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="59" name="PlaceHolder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="33"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6458040" y="6356520"/>
+            <a:ext cx="2057040" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="r" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="r" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{35A96F63-D80A-4CC6-A670-C3343D42FE65}" type="slidenum">
+              <a:rPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;number&gt;</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="1200" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:sldLayout>
 </file>
 
-<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" type="vertTx" preserve="1">
+  <p:cSld name="Título y texto vertical">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="PlaceHolder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628560" y="365040"/>
+            <a:ext cx="7886520" cy="1325160"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr lang="es-ES" sz="4400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="4400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light"/>
+              </a:rPr>
+              <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="4400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri Light"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="PlaceHolder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628560" y="1825560"/>
+            <a:ext cx="7886520" cy="4350960"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" vert="eaVert">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1001"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr lang="es-ES" sz="2800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr lang="es-ES" sz="2400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr lang="es-ES" sz="2000" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr lang="es-ES" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr lang="es-ES" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1001"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="2800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="685800" lvl="1" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Segundo nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="2400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1143000" lvl="2" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tercer nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="2000" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1600200" lvl="3" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Cuarto nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="2057400" lvl="4" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Quinto nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="PlaceHolder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628560" y="6356520"/>
+            <a:ext cx="2057040" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;date/time&gt;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="PlaceHolder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3029040" y="6356520"/>
+            <a:ext cx="3085920" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr lang="en-US" sz="1400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>&lt;footer&gt;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="PlaceHolder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="6"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6458040" y="6356520"/>
+            <a:ext cx="2057040" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="r" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="r" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{3965B5B2-DD55-407D-A58E-A66B84322ADF}" type="slidenum">
+              <a:rPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;number&gt;</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="1200" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:sldLayout>
 </file>
 
-<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" type="vertTitleAndTx" preserve="1">
+  <p:cSld name="Título vertical y texto">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="PlaceHolder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6543720" y="365040"/>
+            <a:ext cx="1971360" cy="5811480"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" vert="eaVert">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr lang="es-ES" sz="4400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="4400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light"/>
+              </a:rPr>
+              <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="4400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri Light"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="PlaceHolder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628560" y="365040"/>
+            <a:ext cx="5800320" cy="5811480"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" vert="eaVert">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1001"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr lang="es-ES" sz="2800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr lang="es-ES" sz="2400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr lang="es-ES" sz="2000" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr lang="es-ES" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr lang="es-ES" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1001"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="2800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="685800" lvl="1" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Segundo nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="2400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1143000" lvl="2" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tercer nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="2000" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1600200" lvl="3" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Cuarto nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="2057400" lvl="4" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Quinto nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="PlaceHolder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="7"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628560" y="6356520"/>
+            <a:ext cx="2057040" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;date/time&gt;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="PlaceHolder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" idx="8"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3029040" y="6356520"/>
+            <a:ext cx="3085920" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr lang="en-US" sz="1400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>&lt;footer&gt;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="PlaceHolder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="9"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6458040" y="6356520"/>
+            <a:ext cx="2057040" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="r" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="r" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{16657107-1A2F-4065-9ADD-4AEFD42C947C}" type="slidenum">
+              <a:rPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;number&gt;</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="1200" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:sldLayout>
 </file>
 
-<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" type="obj" preserve="1">
+  <p:cSld name="Título y objetos">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="PlaceHolder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628560" y="365040"/>
+            <a:ext cx="7886520" cy="1325160"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr lang="es-ES" sz="4400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="4400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light"/>
+              </a:rPr>
+              <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="4400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri Light"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="PlaceHolder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628560" y="1825560"/>
+            <a:ext cx="7886520" cy="4350960"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1001"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr lang="es-ES" sz="2800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr lang="es-ES" sz="2400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr lang="es-ES" sz="2000" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr lang="es-ES" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr lang="es-ES" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1001"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="2800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="685800" lvl="1" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Segundo nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="2400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1143000" lvl="2" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tercer nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="2000" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1600200" lvl="3" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Cuarto nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="2057400" lvl="4" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Quinto nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="PlaceHolder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628560" y="6356520"/>
+            <a:ext cx="2057040" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;date/time&gt;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="PlaceHolder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3029040" y="6356520"/>
+            <a:ext cx="3085920" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr lang="en-US" sz="1400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>&lt;footer&gt;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="PlaceHolder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6458040" y="6356520"/>
+            <a:ext cx="2057040" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="r" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="r" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{A279D7D7-DBE5-446B-A2D2-09C96D746695}" type="slidenum">
+              <a:rPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;number&gt;</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="1200" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:sldLayout>
 </file>
 
-<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" type="blank" preserve="1">
+  <p:cSld name="Encabezado de sección">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="PlaceHolder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="623880" y="1709640"/>
+            <a:ext cx="7886520" cy="2852280"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr lang="es-ES" sz="6000" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="6000" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light"/>
+              </a:rPr>
+              <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="6000" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri Light"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="PlaceHolder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="623880" y="4589640"/>
+            <a:ext cx="7886520" cy="1499760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1001"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+              </a:tabLst>
+              <a:defRPr lang="es-ES" sz="2400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1001"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="2400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="PlaceHolder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628560" y="6356520"/>
+            <a:ext cx="2057040" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;date/time&gt;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="PlaceHolder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3029040" y="6356520"/>
+            <a:ext cx="3085920" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr lang="en-US" sz="1400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>&lt;footer&gt;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="PlaceHolder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="15"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6458040" y="6356520"/>
+            <a:ext cx="2057040" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="r" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="r" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{D1A5249E-05FC-46E6-B6CC-AF64FEEF684F}" type="slidenum">
+              <a:rPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;number&gt;</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="1200" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:sldLayout>
 </file>
 
-<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" type="twoObj" preserve="1">
+  <p:cSld name="Dos objetos">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="PlaceHolder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628560" y="365040"/>
+            <a:ext cx="7886520" cy="1325160"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr lang="es-ES" sz="4400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="4400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light"/>
+              </a:rPr>
+              <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="4400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri Light"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="PlaceHolder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628560" y="1825560"/>
+            <a:ext cx="3885840" cy="4350960"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1001"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr lang="es-ES" sz="2800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr lang="es-ES" sz="2400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr lang="es-ES" sz="2000" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr lang="es-ES" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr lang="es-ES" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1001"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="2800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="685800" lvl="1" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Segundo nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="2400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1143000" lvl="2" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tercer nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="2000" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1600200" lvl="3" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Cuarto nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="2057400" lvl="4" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Quinto nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="PlaceHolder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4629240" y="1825560"/>
+            <a:ext cx="3885840" cy="4350960"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1001"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr lang="es-ES" sz="2800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr lang="es-ES" sz="2400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr lang="es-ES" sz="2000" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr lang="es-ES" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr lang="es-ES" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1001"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="2800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="685800" lvl="1" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Segundo nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="2400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1143000" lvl="2" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tercer nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="2000" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1600200" lvl="3" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Cuarto nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="2057400" lvl="4" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Quinto nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="PlaceHolder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="16"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628560" y="6356520"/>
+            <a:ext cx="2057040" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;date/time&gt;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="PlaceHolder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" idx="17"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3029040" y="6356520"/>
+            <a:ext cx="3085920" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr lang="en-US" sz="1400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>&lt;footer&gt;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32" name="PlaceHolder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="18"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6458040" y="6356520"/>
+            <a:ext cx="2057040" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="r" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="r" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{78CC103B-9AD1-4C85-ACBB-3EE59197F903}" type="slidenum">
+              <a:rPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;number&gt;</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="1200" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:sldLayout>
 </file>
 
-<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" type="blank" preserve="1">
+  <p:cSld name="Comparación">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33" name="PlaceHolder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="365040"/>
+            <a:ext cx="7886520" cy="1325160"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr lang="es-ES" sz="4400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="4400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light"/>
+              </a:rPr>
+              <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="4400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri Light"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="34" name="PlaceHolder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="1681200"/>
+            <a:ext cx="3867840" cy="823680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1001"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+              </a:tabLst>
+              <a:defRPr lang="es-ES" sz="2400" b="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1001"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="2400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="PlaceHolder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="2505240"/>
+            <a:ext cx="3867840" cy="3684240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1001"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+              </a:tabLst>
+              <a:defRPr lang="es-ES" sz="2800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+              </a:tabLst>
+              <a:defRPr lang="es-ES" sz="2400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+              </a:tabLst>
+              <a:defRPr lang="es-ES" sz="2000" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+              </a:tabLst>
+              <a:defRPr lang="es-ES" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+              </a:tabLst>
+              <a:defRPr lang="es-ES" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1001"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="2800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="685800" lvl="1" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Segundo nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="2400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1143000" lvl="2" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tercer nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="2000" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1600200" lvl="3" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Cuarto nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="2057400" lvl="4" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Quinto nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="PlaceHolder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4629240" y="1681200"/>
+            <a:ext cx="3886920" cy="823680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1001"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+              </a:tabLst>
+              <a:defRPr lang="es-ES" sz="2400" b="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1001"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="2400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="PlaceHolder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4629240" y="2505240"/>
+            <a:ext cx="3886920" cy="3684240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1001"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+              </a:tabLst>
+              <a:defRPr lang="es-ES" sz="2800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+              </a:tabLst>
+              <a:defRPr lang="es-ES" sz="2400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+              </a:tabLst>
+              <a:defRPr lang="es-ES" sz="2000" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+              </a:tabLst>
+              <a:defRPr lang="es-ES" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+              </a:tabLst>
+              <a:defRPr lang="es-ES" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1001"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="2800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="685800" lvl="1" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Segundo nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="2400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1143000" lvl="2" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tercer nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="2000" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1600200" lvl="3" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Cuarto nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="2057400" lvl="4" indent="-228600" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="499"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Quinto nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="38" name="PlaceHolder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="19"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628560" y="6356520"/>
+            <a:ext cx="2057040" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;date/time&gt;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="39" name="PlaceHolder 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" idx="20"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3029040" y="6356520"/>
+            <a:ext cx="3085920" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr lang="en-US" sz="1400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>&lt;footer&gt;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="40" name="PlaceHolder 8"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6458040" y="6356520"/>
+            <a:ext cx="2057040" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="r" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="r" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{CD54E088-C6D5-406C-B41E-8A687D21D0A4}" type="slidenum">
+              <a:rPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;number&gt;</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="1200" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:sldLayout>
 </file>
 
-<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" type="titleOnly" preserve="1">
+  <p:cSld name="Solo el título">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="41" name="PlaceHolder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628560" y="365040"/>
+            <a:ext cx="7886520" cy="1325160"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr lang="es-ES" sz="4400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="4400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light"/>
+              </a:rPr>
+              <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-VE" sz="4400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri Light"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="42" name="PlaceHolder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628560" y="6356520"/>
+            <a:ext cx="2057040" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;date/time&gt;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="43" name="PlaceHolder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" idx="23"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3029040" y="6356520"/>
+            <a:ext cx="3085920" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr lang="en-US" sz="1400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>&lt;footer&gt;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="44" name="PlaceHolder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="24"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6458040" y="6356520"/>
+            <a:ext cx="2057040" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="r" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="r" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{C0AEE7D1-7BDE-49F0-9D1B-CFA233D97659}" type="slidenum">
+              <a:rPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;number&gt;</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="1200" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:sldLayout>
 </file>
 
-<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" type="blank" preserve="1">
+  <p:cSld name="En blanco">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="45" name="PlaceHolder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="25"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628560" y="6356520"/>
+            <a:ext cx="2057040" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="l" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;date/time&gt;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="46" name="PlaceHolder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" idx="26"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3029040" y="6356520"/>
+            <a:ext cx="3085920" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr lang="en-US" sz="1400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>&lt;footer&gt;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="47" name="PlaceHolder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="27"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6458040" y="6356520"/>
+            <a:ext cx="2057040" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="r" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="r" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{45FB63C5-67BE-4466-9FFB-50D2B9991246}" type="slidenum">
+              <a:rPr lang="es-VE" sz="1200" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;number&gt;</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="1200" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:sldLayout>
 </file>
 
-<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/>
+</Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...8 lines deleted...]
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483649" r:id="rId2"/>
+    <p:sldLayoutId id="2147483650" r:id="rId3"/>
+    <p:sldLayoutId id="2147483651" r:id="rId4"/>
+    <p:sldLayoutId id="2147483652" r:id="rId5"/>
+    <p:sldLayoutId id="2147483653" r:id="rId6"/>
+    <p:sldLayoutId id="2147483654" r:id="rId7"/>
+    <p:sldLayoutId id="2147483655" r:id="rId8"/>
+    <p:sldLayoutId id="2147483656" r:id="rId9"/>
+    <p:sldLayoutId id="2147483657" r:id="rId10"/>
+    <p:sldLayoutId id="2147483658" r:id="rId11"/>
+    <p:sldLayoutId id="2147483659" r:id="rId12"/>
+  </p:sldLayoutIdLst>
+</p:sldMaster>
+</file>
+
+<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+</Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+</Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+</Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+</Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+</Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+</Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+</Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+</Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+</Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+</Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+</Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+</Relationships>
+</file>
+
+<file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="60" name="CuadroTexto 7"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6232947" y="6357723"/>
-            <a:ext cx="2852127" cy="369332"/>
+            <a:off x="6233040" y="6357600"/>
+            <a:ext cx="2851920" cy="369000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-        </p:spPr>
-[...1 lines deleted...]
-          <a:bodyPr wrap="none" rtlCol="0">
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...2 lines deleted...]
-              <a:rPr lang="x-none" i="1" dirty="0" smtClean="0">
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="x-none" sz="1800" b="0" i="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
                 <a:latin typeface="Didot"/>
               </a:rPr>
               <a:t>www.vpdprosistemas.com</a:t>
             </a:r>
-            <a:endParaRPr lang="es-VE" i="1" dirty="0">
-[...3 lines deleted...]
-              <a:latin typeface="Didot"/>
+            <a:endParaRPr lang="en-US" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="23" name="Imagen 22"/>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="61" name="Imagen 22"/>
+          <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...8 lines deleted...]
-          </a:stretch>
+          <a:blip r:embed="rId1"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1777199" y="5220791"/>
-            <a:ext cx="688911" cy="688911"/>
+            <a:off x="1777320" y="5220720"/>
+            <a:ext cx="688680" cy="688680"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="11 CuadroTexto"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="62" name="11 CuadroTexto"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1216245" y="2827181"/>
-            <a:ext cx="6641357" cy="1661993"/>
+            <a:off x="1216080" y="2827080"/>
+            <a:ext cx="6640920" cy="2071800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-        </p:spPr>
-[...1 lines deleted...]
-          <a:bodyPr wrap="square" rtlCol="0">
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-              <a:rPr lang="es-ES" sz="2800" b="1" dirty="0" smtClean="0">
+          <a:p>
+            <a:pPr algn="ctr" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="008FD1"/>
                 </a:solidFill>
-                <a:latin typeface="Bell MT" pitchFamily="18" charset="0"/>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>M</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="x-none" sz="2800" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="x-none" sz="2800" b="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="008FD1"/>
                 </a:solidFill>
-                <a:latin typeface="Bell MT" pitchFamily="18" charset="0"/>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>É</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="2800" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="es-ES" sz="2800" b="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="008FD1"/>
                 </a:solidFill>
-                <a:latin typeface="Bell MT" pitchFamily="18" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr lang="es-ES" sz="2800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>TODO DE MIGRACIÓN DE APLICACIONES CLIENTE SERVIDOR A FUSION MIDDLEWARE </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="008FD1"/>
                 </a:solidFill>
-                <a:latin typeface="Bell MT" pitchFamily="18" charset="0"/>
-[...59 lines deleted...]
-              </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>(Forms &amp; Reports).</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="16" name="15 Grupo"/>
+          <p:cNvPr id="63" name="15 Grupo"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="13830" y="7046"/>
-[...2 lines deleted...]
-            <a:chExt cx="9119686" cy="968546"/>
+            <a:off x="13680" y="7200"/>
+            <a:ext cx="9119880" cy="968400"/>
+            <a:chOff x="13680" y="7200"/>
+            <a:chExt cx="9119880" cy="968400"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:grpSp>
           <p:nvGrpSpPr>
-            <p:cNvPr id="17" name="16 Grupo"/>
+            <p:cNvPr id="64" name="16 Grupo"/>
             <p:cNvGrpSpPr/>
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
-              <a:off x="1304" y="56028"/>
-[...2 lines deleted...]
-              <a:chExt cx="9119686" cy="1447721"/>
+              <a:off x="13680" y="7200"/>
+              <a:ext cx="9119880" cy="968400"/>
+              <a:chOff x="13680" y="7200"/>
+              <a:chExt cx="9119880" cy="968400"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="19" name="18 Triángulo rectángulo"/>
+              <p:cNvPr id="65" name="18 Triángulo rectángulo"/>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm rot="10800000">
-                <a:off x="2267744" y="56028"/>
-                <a:ext cx="6853246" cy="1447720"/>
+                <a:off x="2280600" y="7200"/>
+                <a:ext cx="6852960" cy="968040"/>
               </a:xfrm>
               <a:prstGeom prst="rtTriangle">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
-              <a:fontRef idx="minor">
-[...1 lines deleted...]
-              </a:fontRef>
+              <a:fontRef idx="minor"/>
             </p:style>
             <p:txBody>
-              <a:bodyPr rtlCol="0" anchor="ctr"/>
-              <a:lstStyle/>
+              <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+                <a:noAutofit/>
+              </a:bodyPr>
               <a:p>
-                <a:pPr algn="ctr"/>
-                <a:endParaRPr lang="es-VE"/>
+                <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="lt1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:uFillTx/>
+                  <a:latin typeface="Calibri"/>
+                </a:endParaRPr>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="20" name="19 Triángulo rectángulo"/>
+              <p:cNvPr id="66" name="19 Triángulo rectángulo"/>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm flipV="1">
-                <a:off x="1304" y="56027"/>
-                <a:ext cx="3202544" cy="1051978"/>
+                <a:off x="13680" y="6840"/>
+                <a:ext cx="3202200" cy="703440"/>
               </a:xfrm>
               <a:prstGeom prst="rtTriangle">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="92D050"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
-              <a:fontRef idx="minor">
-[...1 lines deleted...]
-              </a:fontRef>
+              <a:fontRef idx="minor"/>
             </p:style>
             <p:txBody>
-              <a:bodyPr rtlCol="0" anchor="ctr"/>
-              <a:lstStyle/>
+              <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+                <a:noAutofit/>
+              </a:bodyPr>
               <a:p>
-                <a:pPr algn="ctr"/>
-                <a:endParaRPr lang="es-VE"/>
+                <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="lt1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:uFillTx/>
+                  <a:latin typeface="Calibri"/>
+                </a:endParaRPr>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="21" name="20 Triángulo isósceles"/>
+              <p:cNvPr id="67" name="20 Triángulo isósceles"/>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm rot="10800000">
-                <a:off x="1488028" y="60785"/>
-                <a:ext cx="3083971" cy="151589"/>
+                <a:off x="1500840" y="10080"/>
+                <a:ext cx="3083760" cy="101160"/>
               </a:xfrm>
               <a:prstGeom prst="triangle">
-                <a:avLst/>
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 50000"/>
+                </a:avLst>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="848687"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
-              <a:fontRef idx="minor">
-[...1 lines deleted...]
-              </a:fontRef>
+              <a:fontRef idx="minor"/>
             </p:style>
             <p:txBody>
-              <a:bodyPr rtlCol="0" anchor="ctr"/>
-              <a:lstStyle/>
+              <a:bodyPr lIns="90000" tIns="5760" rIns="90000" bIns="5760" anchor="ctr">
+                <a:noAutofit/>
+              </a:bodyPr>
               <a:p>
-                <a:pPr algn="ctr"/>
-                <a:endParaRPr lang="es-VE"/>
+                <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="lt1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:uFillTx/>
+                  <a:latin typeface="Calibri"/>
+                </a:endParaRPr>
               </a:p>
             </p:txBody>
           </p:sp>
         </p:grpSp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="18" name="CuadroTexto 24"/>
-            <p:cNvSpPr txBox="1"/>
+            <p:cNvPr id="68" name="CuadroTexto 24"/>
+            <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="6155997" y="116632"/>
-              <a:ext cx="2754280" cy="461665"/>
+              <a:off x="6168600" y="67680"/>
+              <a:ext cx="2754000" cy="461160"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
+            <a:ln w="0">
+              <a:noFill/>
+            </a:ln>
           </p:spPr>
+          <p:style>
+            <a:lnRef idx="0"/>
+            <a:fillRef idx="0"/>
+            <a:effectRef idx="0"/>
+            <a:fontRef idx="minor"/>
+          </p:style>
           <p:txBody>
-            <a:bodyPr wrap="none" rtlCol="0">
+            <a:bodyPr wrap="none" lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
               <a:spAutoFit/>
             </a:bodyPr>
-            <a:lstStyle/>
             <a:p>
+              <a:pPr defTabSz="914400">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+              </a:pPr>
               <a:r>
-                <a:rPr lang="es-VE" sz="2400" dirty="0" smtClean="0">
+                <a:rPr lang="es-VE" sz="2400" b="0" u="none" strike="noStrike">
                   <a:solidFill>
-                    <a:schemeClr val="bg1"/>
+                    <a:schemeClr val="lt1"/>
                   </a:solidFill>
-                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:effectLst/>
+                  <a:uFillTx/>
+                  <a:latin typeface="Arial"/>
                 </a:rPr>
                 <a:t>Flujo De Migración</a:t>
               </a:r>
-              <a:endParaRPr lang="es-VE" sz="2400" dirty="0">
-[...4 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:endParaRPr lang="en-US" sz="2400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="22" name="21 Rectángulo"/>
+          <p:cNvPr id="69" name="21 Rectángulo"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1304" y="6759370"/>
-            <a:ext cx="9141392" cy="90010"/>
+            <a:off x="1440" y="6759360"/>
+            <a:ext cx="9141120" cy="89640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0070C0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
-[...3 lines deleted...]
-            <a:endParaRPr lang="es-VE"/>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="15" name="Imagen 14"/>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="70" name="Imagen 14"/>
+          <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
-[...2 lines deleted...]
-          </a:stretch>
+          <a:blip r:embed="rId2"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="512277" y="640388"/>
-            <a:ext cx="1767993" cy="769687"/>
+            <a:off x="512280" y="640440"/>
+            <a:ext cx="1767600" cy="769320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
-  <p:clrMapOvr>
-[...2 lines deleted...]
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+  <mc:AlternateContent>
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="1750">
-        <p:wipe/>
+        <p:wipe dir="l"/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="slow">
-        <p:wipe/>
+        <p:wipe dir="l"/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19458" name="CuadroTexto 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="242" name="CuadroTexto 3"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="4375547" cy="323165"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="540720" y="1794960"/>
+            <a:ext cx="4375080" cy="322920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>PASO 7 : Revisión de Errores de Compilación</a:t>
             </a:r>
-          </a:p>
-[...4 lines deleted...]
-          <p:cNvPr id="6" name="Rectángulo redondeado 5"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="243" name="Rectángulo redondeado 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3467100" y="2386617"/>
-            <a:ext cx="2830116" cy="721519"/>
+            <a:off x="3467160" y="2386440"/>
+            <a:ext cx="2829600" cy="721080"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj" fmla="val 16667"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...16 lines deleted...]
-          </p:cNvSpPr>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="244" name="CuadroTexto 7"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="2558943" cy="553998"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619440" y="2481840"/>
+            <a:ext cx="2558520" cy="553680"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr wrap="square">
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>REVISION DE ERRORES</a:t>
             </a:r>
-          </a:p>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>POR CONSULTOR</a:t>
             </a:r>
-          </a:p>
-[...4 lines deleted...]
-          <p:cNvPr id="10" name="Flecha derecha 9"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="245" name="Flecha derecha 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1708548" y="2541399"/>
-            <a:ext cx="1025128" cy="154781"/>
+            <a:off x="1708560" y="2541240"/>
+            <a:ext cx="1024920" cy="154440"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 50000"/>
+              <a:gd name="adj2" fmla="val 50000"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="40000"/>
               <a:lumOff val="60000"/>
             </a:schemeClr>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...13 lines deleted...]
-          <p:cNvPr id="11" name="Documento 10"/>
+          <a:bodyPr lIns="90000" tIns="32400" rIns="90000" bIns="32400" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="246" name="Documento 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="396479" y="2384236"/>
-            <a:ext cx="2520553" cy="954881"/>
+            <a:off x="396360" y="2384280"/>
+            <a:ext cx="2520360" cy="954360"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartDocument">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...16 lines deleted...]
-          </p:cNvSpPr>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="247" name="CuadroTexto 12"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="2288381" cy="323165"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="396360" y="2384280"/>
+            <a:ext cx="2288160" cy="322920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>RESULTADO</a:t>
             </a:r>
-          </a:p>
-[...4 lines deleted...]
-          <p:cNvPr id="7" name="Flecha abajo 6"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="248" name="Flecha abajo 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4781551" y="3128377"/>
-            <a:ext cx="192881" cy="472678"/>
+            <a:off x="4781520" y="3128400"/>
+            <a:ext cx="192600" cy="472320"/>
           </a:xfrm>
           <a:prstGeom prst="downArrow">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 50000"/>
+              <a:gd name="adj2" fmla="val 50000"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:lumMod val="40000"/>
               <a:lumOff val="60000"/>
             </a:schemeClr>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...16 lines deleted...]
-          </p:cNvSpPr>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="249" name="CuadroTexto 17"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="2212181" cy="323165"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="608400" y="2647440"/>
+            <a:ext cx="2211840" cy="322920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Errores de Compilación</a:t>
             </a:r>
-          </a:p>
-[...4 lines deleted...]
-          <p:cNvPr id="2" name="Flecha derecha 1"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="250" name="Flecha derecha 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2917032" y="2696179"/>
-            <a:ext cx="550069" cy="134541"/>
+            <a:off x="2917080" y="2696040"/>
+            <a:ext cx="549720" cy="134280"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 50000"/>
+              <a:gd name="adj2" fmla="val 50000"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="40000"/>
               <a:lumOff val="60000"/>
             </a:schemeClr>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...13 lines deleted...]
-          <p:cNvPr id="3" name="Elipse 2"/>
+          <a:bodyPr lIns="90000" tIns="22320" rIns="90000" bIns="22320" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="251" name="Elipse 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7003256" y="2328277"/>
-            <a:ext cx="1863329" cy="695325"/>
+            <a:off x="7003080" y="2328120"/>
+            <a:ext cx="1863000" cy="694800"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...13 lines deleted...]
-          <p:cNvPr id="9" name="Flecha derecha 8"/>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="252" name="Flecha derecha 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6297217" y="2637840"/>
-            <a:ext cx="706040" cy="134540"/>
+            <a:off x="6297120" y="2637720"/>
+            <a:ext cx="705600" cy="134280"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 50000"/>
+              <a:gd name="adj2" fmla="val 50000"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="40000"/>
               <a:lumOff val="60000"/>
             </a:schemeClr>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...16 lines deleted...]
-          </p:cNvSpPr>
+          <a:bodyPr lIns="90000" tIns="22320" rIns="90000" bIns="22320" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="253" name="CuadroTexto 13"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="878681" cy="323165"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324840" y="2409120"/>
+            <a:ext cx="878400" cy="322920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Error</a:t>
             </a:r>
-            <a:endParaRPr lang="es-ES" sz="1500" dirty="0">
-[...10 lines deleted...]
-          </p:cNvSpPr>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="254" name="CuadroTexto 14"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="1767554" cy="323165"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7098120" y="2513880"/>
+            <a:ext cx="1767240" cy="322920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr wrap="square">
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Modificación de Api</a:t>
             </a:r>
-          </a:p>
-[...4 lines deleted...]
-          <p:cNvPr id="25" name="Flecha abajo 24"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="255" name="Flecha abajo 24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7918848" y="3041460"/>
-            <a:ext cx="154781" cy="319088"/>
+            <a:off x="7918920" y="3041640"/>
+            <a:ext cx="154440" cy="318600"/>
           </a:xfrm>
           <a:prstGeom prst="downArrow">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 50000"/>
+              <a:gd name="adj2" fmla="val 50000"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:lumMod val="40000"/>
               <a:lumOff val="60000"/>
             </a:schemeClr>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...13 lines deleted...]
-          <p:cNvPr id="26" name="Elipse 25"/>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="256" name="Elipse 25"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7196138" y="3389123"/>
-            <a:ext cx="1594247" cy="601266"/>
+            <a:off x="7196040" y="3389040"/>
+            <a:ext cx="1593720" cy="600840"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...16 lines deleted...]
-          </p:cNvSpPr>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="257" name="CuadroTexto 26"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="1525858" cy="323165"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7254360" y="3530880"/>
+            <a:ext cx="1525320" cy="322920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr wrap="square">
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Repetir Punto 3</a:t>
             </a:r>
-          </a:p>
-[...4 lines deleted...]
-          <p:cNvPr id="16" name="Elipse 15"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="258" name="Elipse 15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3636169" y="3606666"/>
-            <a:ext cx="2559844" cy="1169194"/>
+            <a:off x="3636000" y="3606840"/>
+            <a:ext cx="2559600" cy="1168920"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...16 lines deleted...]
-          </p:cNvSpPr>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="259" name="CuadroTexto 16"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="1941910" cy="784830"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3971160" y="3813840"/>
+            <a:ext cx="1941480" cy="784440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...25 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>Configurar Aplicación en Developer para Pruebas Unitarias</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="260" name="CuadroTexto 20"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6232947" y="6357723"/>
-            <a:ext cx="2852127" cy="369332"/>
+            <a:off x="6233040" y="6357600"/>
+            <a:ext cx="2851920" cy="369000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-        </p:spPr>
-[...1 lines deleted...]
-          <a:bodyPr wrap="none" rtlCol="0">
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...2 lines deleted...]
-              <a:rPr lang="x-none" i="1" dirty="0" smtClean="0">
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="x-none" sz="1800" b="0" i="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
                 <a:latin typeface="Didot"/>
               </a:rPr>
               <a:t>www.vpdprosistemas.com</a:t>
             </a:r>
-            <a:endParaRPr lang="es-VE" i="1" dirty="0">
-[...13 lines deleted...]
-          </p:cNvSpPr>
+            <a:endParaRPr lang="en-US" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="261" name="Título 1"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="8604425" cy="731712"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="291240" y="1046880"/>
+            <a:ext cx="8604000" cy="731520"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...10 lines deleted...]
-              <a:rPr lang="x-none" sz="3000" b="1" dirty="0" smtClean="0">
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:pPr algn="ctr" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="x-none" sz="3000" b="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="008FD1"/>
                 </a:solidFill>
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
-                <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>FLUJO</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="3000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="es-ES" sz="3000" b="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="008FD1"/>
                 </a:solidFill>
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
-[...5 lines deleted...]
-              <a:rPr lang="es-ES" sz="3000" b="1" dirty="0">
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t> DE MIGRACI</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="x-none" sz="3000" b="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="008FD1"/>
                 </a:solidFill>
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
-[...5 lines deleted...]
-              <a:rPr lang="es-ES" sz="3000" b="1" dirty="0" smtClean="0">
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>Ó</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="3000" b="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="008FD1"/>
                 </a:solidFill>
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
-[...20 lines deleted...]
-                <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>N</a:t>
             </a:r>
-            <a:endParaRPr lang="es-ES" sz="3000" b="1" dirty="0">
-[...11 lines deleted...]
-          <p:cNvPr id="29" name="Rectángulo 28"/>
+            <a:endParaRPr lang="en-US" sz="3000" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="262" name="Rectángulo 28"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6508054" y="4038728"/>
-            <a:ext cx="2656818" cy="284693"/>
+            <a:off x="6508080" y="4038840"/>
+            <a:ext cx="2656440" cy="284400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-        </p:spPr>
-[...1 lines deleted...]
-          <a:bodyPr wrap="none">
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...19 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1250" dirty="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1250" b="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>Api Customizado para el Aplicativo</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1250" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="31" name="30 Grupo"/>
+          <p:cNvPr id="263" name="30 Grupo"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="13830" y="7046"/>
-[...2 lines deleted...]
-            <a:chExt cx="9119686" cy="1447721"/>
+            <a:off x="13680" y="7200"/>
+            <a:ext cx="9119880" cy="968400"/>
+            <a:chOff x="13680" y="7200"/>
+            <a:chExt cx="9119880" cy="968400"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="33" name="32 Triángulo rectángulo"/>
+            <p:cNvPr id="264" name="32 Triángulo rectángulo"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="10800000">
-              <a:off x="2267744" y="56028"/>
-              <a:ext cx="6853246" cy="1447720"/>
+              <a:off x="2280600" y="7200"/>
+              <a:ext cx="6852960" cy="968040"/>
             </a:xfrm>
             <a:prstGeom prst="rtTriangle">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="0070C0"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
-            <a:fontRef idx="minor">
-[...1 lines deleted...]
-            </a:fontRef>
+            <a:fontRef idx="minor"/>
           </p:style>
           <p:txBody>
-            <a:bodyPr rtlCol="0" anchor="ctr"/>
-            <a:lstStyle/>
+            <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+              <a:noAutofit/>
+            </a:bodyPr>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="es-VE"/>
+              <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="34" name="33 Triángulo rectángulo"/>
+            <p:cNvPr id="265" name="33 Triángulo rectángulo"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm flipV="1">
-              <a:off x="1304" y="56027"/>
-              <a:ext cx="3202544" cy="1051978"/>
+              <a:off x="13680" y="6840"/>
+              <a:ext cx="3202200" cy="703440"/>
             </a:xfrm>
             <a:prstGeom prst="rtTriangle">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="92D050"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
-            <a:fontRef idx="minor">
-[...1 lines deleted...]
-            </a:fontRef>
+            <a:fontRef idx="minor"/>
           </p:style>
           <p:txBody>
-            <a:bodyPr rtlCol="0" anchor="ctr"/>
-            <a:lstStyle/>
+            <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+              <a:noAutofit/>
+            </a:bodyPr>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="es-VE"/>
+              <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="35" name="34 Triángulo isósceles"/>
+            <p:cNvPr id="266" name="34 Triángulo isósceles"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="10800000">
-              <a:off x="1488028" y="60785"/>
-              <a:ext cx="3083971" cy="151589"/>
+              <a:off x="1500840" y="10080"/>
+              <a:ext cx="3083760" cy="101160"/>
             </a:xfrm>
             <a:prstGeom prst="triangle">
-              <a:avLst/>
+              <a:avLst>
+                <a:gd name="adj" fmla="val 50000"/>
+              </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="848687"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
-            <a:fontRef idx="minor">
-[...1 lines deleted...]
-            </a:fontRef>
+            <a:fontRef idx="minor"/>
           </p:style>
           <p:txBody>
-            <a:bodyPr rtlCol="0" anchor="ctr"/>
-            <a:lstStyle/>
+            <a:bodyPr lIns="90000" tIns="5760" rIns="90000" bIns="5760" anchor="ctr">
+              <a:noAutofit/>
+            </a:bodyPr>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="es-VE"/>
+              <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="36" name="35 Rectángulo"/>
+          <p:cNvPr id="267" name="35 Rectángulo"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1304" y="6759370"/>
-            <a:ext cx="9141392" cy="90010"/>
+            <a:off x="1440" y="6759360"/>
+            <a:ext cx="9141120" cy="89640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0070C0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
-[...10 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="268" name="CuadroTexto 24"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6168523" y="67650"/>
-            <a:ext cx="2754280" cy="461665"/>
+            <a:off x="6168600" y="67680"/>
+            <a:ext cx="2754000" cy="461160"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-        </p:spPr>
-[...1 lines deleted...]
-          <a:bodyPr wrap="none" rtlCol="0">
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...7 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-VE" sz="2400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial"/>
               </a:rPr>
               <a:t>Flujo De Migración</a:t>
             </a:r>
-            <a:endParaRPr lang="es-VE" sz="2400" dirty="0">
-[...4 lines deleted...]
-              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="30" name="Imagen 29"/>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="269" name="Imagen 29"/>
+          <p:cNvPicPr/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="474120" y="612000"/>
+            <a:ext cx="1371240" cy="639720"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="270" name="Imagen 31"/>
+          <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="474273" y="612139"/>
-            <a:ext cx="1371719" cy="640135"/>
+            <a:off x="512280" y="640440"/>
+            <a:ext cx="1767600" cy="769320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-        </p:spPr>
-[...22 lines deleted...]
-          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
-  <p:clrMapOvr>
-[...8 lines deleted...]
-  </p:timing>
+  <mc:AlternateContent>
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="slow"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="CuadroTexto 7"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="271" name="CuadroTexto 7"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6232947" y="6357723"/>
-            <a:ext cx="2852127" cy="369332"/>
+            <a:off x="6233040" y="6357600"/>
+            <a:ext cx="2851920" cy="369000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-        </p:spPr>
-[...1 lines deleted...]
-          <a:bodyPr wrap="none" rtlCol="0">
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...2 lines deleted...]
-              <a:rPr lang="x-none" i="1" dirty="0" smtClean="0">
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="x-none" sz="1800" b="0" i="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
                 <a:latin typeface="Didot"/>
               </a:rPr>
               <a:t>www.vpdprosistemas.com</a:t>
             </a:r>
-            <a:endParaRPr lang="es-VE" i="1" dirty="0">
-[...3 lines deleted...]
-              <a:latin typeface="Didot"/>
+            <a:endParaRPr lang="en-US" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="23" name="Imagen 22"/>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="272" name="Imagen 22"/>
+          <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...8 lines deleted...]
-          </a:stretch>
+          <a:blip r:embed="rId1"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1777199" y="5220791"/>
-            <a:ext cx="688911" cy="688911"/>
+            <a:off x="1777320" y="5220720"/>
+            <a:ext cx="688680" cy="688680"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="27" name="11 CuadroTexto"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="273" name="11 CuadroTexto"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="651510" y="1180464"/>
-            <a:ext cx="7920990" cy="1477328"/>
+            <a:off x="651600" y="1180440"/>
+            <a:ext cx="7920720" cy="1477080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-        </p:spPr>
-[...1 lines deleted...]
-          <a:bodyPr wrap="square" rtlCol="0">
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" sz="3000" b="1" dirty="0" err="1" smtClean="0">
+          <a:p>
+            <a:pPr algn="ctr" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3000" b="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
-                <a:latin typeface="Bell MT" pitchFamily="18" charset="0"/>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Preguntas</a:t>
             </a:r>
-            <a:endParaRPr lang="es-VE" sz="3000" b="1" dirty="0" smtClean="0">
-[...21 lines deleted...]
-              <a:latin typeface="Bell MT" pitchFamily="18" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="3000" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="3000" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="3000" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="2 Marcador de contenido"/>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="274" name="2 Marcador de contenido"/>
+          <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                  <a14:imgLayer r:embed="rId4">
+                  <a14:imgLayer r:embed="rId3">
                     <a14:imgEffect>
                       <a14:sharpenSoften amount="-50000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
-              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-[...1 lines deleted...]
-              </a:ext>
             </a:extLst>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2697671" y="2083651"/>
-            <a:ext cx="3703319" cy="3703319"/>
+            <a:off x="2697840" y="2083680"/>
+            <a:ext cx="3702960" cy="3702960"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F15B2A"/>
           </a:solidFill>
-          <a:ln w="190500" cap="sq">
+          <a:ln cap="sq" w="190500">
             <a:solidFill>
               <a:srgbClr val="C8C6BD"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-            <a:miter lim="800000"/>
+            <a:miter/>
           </a:ln>
           <a:effectLst>
-            <a:glow rad="101600">
-[...1 lines deleted...]
-                <a:satMod val="175000"/>
+            <a:glow rad="101520">
+              <a:srgbClr val="FF7A1F">
                 <a:alpha val="40000"/>
-              </a:schemeClr>
+              </a:srgbClr>
             </a:glow>
-            <a:outerShdw blurRad="76200" dir="13500000" sy="23000" kx="1200000" algn="br" rotWithShape="0">
-              <a:prstClr val="black">
+            <a:outerShdw algn="br" blurRad="76320" dir="0" kx="1200000" rotWithShape="0" sy="23000">
+              <a:srgbClr val="000000">
                 <a:alpha val="20000"/>
-              </a:prstClr>
+              </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
           <a:scene3d>
-            <a:camera prst="perspectiveFront" fov="5400000"/>
-            <a:lightRig rig="threePt" dir="t">
+            <a:camera fov="5400000" prst="perspectiveFront"/>
+            <a:lightRig dir="t" rig="threePt">
               <a:rot lat="0" lon="0" rev="2100000"/>
             </a:lightRig>
           </a:scene3d>
           <a:sp3d extrusionH="25400">
-            <a:bevelT w="304800" h="152400" prst="hardEdge"/>
+            <a:bevelT prst="hardEdge" w="304800" h="152400"/>
             <a:extrusionClr>
               <a:srgbClr val="000000"/>
             </a:extrusionClr>
           </a:sp3d>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="19" name="18 Grupo"/>
+          <p:cNvPr id="275" name="18 Grupo"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="13830" y="7046"/>
-[...2 lines deleted...]
-            <a:chExt cx="9119686" cy="1447721"/>
+            <a:off x="13680" y="7200"/>
+            <a:ext cx="9119880" cy="968400"/>
+            <a:chOff x="13680" y="7200"/>
+            <a:chExt cx="9119880" cy="968400"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="21" name="20 Triángulo rectángulo"/>
+            <p:cNvPr id="276" name="20 Triángulo rectángulo"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="10800000">
-              <a:off x="2267744" y="56028"/>
-              <a:ext cx="6853246" cy="1447720"/>
+              <a:off x="2280600" y="7200"/>
+              <a:ext cx="6852960" cy="968040"/>
             </a:xfrm>
             <a:prstGeom prst="rtTriangle">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="0070C0"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
-            <a:fontRef idx="minor">
-[...1 lines deleted...]
-            </a:fontRef>
+            <a:fontRef idx="minor"/>
           </p:style>
           <p:txBody>
-            <a:bodyPr rtlCol="0" anchor="ctr"/>
-            <a:lstStyle/>
+            <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+              <a:noAutofit/>
+            </a:bodyPr>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="es-VE"/>
+              <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="22" name="21 Triángulo rectángulo"/>
+            <p:cNvPr id="277" name="21 Triángulo rectángulo"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm flipV="1">
-              <a:off x="1304" y="56027"/>
-              <a:ext cx="3202544" cy="1051978"/>
+              <a:off x="13680" y="6840"/>
+              <a:ext cx="3202200" cy="703440"/>
             </a:xfrm>
             <a:prstGeom prst="rtTriangle">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="92D050"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
-            <a:fontRef idx="minor">
-[...1 lines deleted...]
-            </a:fontRef>
+            <a:fontRef idx="minor"/>
           </p:style>
           <p:txBody>
-            <a:bodyPr rtlCol="0" anchor="ctr"/>
-            <a:lstStyle/>
+            <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+              <a:noAutofit/>
+            </a:bodyPr>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="es-VE"/>
+              <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="24" name="23 Triángulo isósceles"/>
+            <p:cNvPr id="278" name="23 Triángulo isósceles"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="10800000">
-              <a:off x="1488028" y="60785"/>
-              <a:ext cx="3083971" cy="151589"/>
+              <a:off x="1500840" y="10080"/>
+              <a:ext cx="3083760" cy="101160"/>
             </a:xfrm>
             <a:prstGeom prst="triangle">
-              <a:avLst/>
+              <a:avLst>
+                <a:gd name="adj" fmla="val 50000"/>
+              </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="848687"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
-            <a:fontRef idx="minor">
-[...1 lines deleted...]
-            </a:fontRef>
+            <a:fontRef idx="minor"/>
           </p:style>
           <p:txBody>
-            <a:bodyPr rtlCol="0" anchor="ctr"/>
-            <a:lstStyle/>
+            <a:bodyPr lIns="90000" tIns="5760" rIns="90000" bIns="5760" anchor="ctr">
+              <a:noAutofit/>
+            </a:bodyPr>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="es-VE"/>
+              <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25" name="24 Rectángulo"/>
+          <p:cNvPr id="279" name="24 Rectángulo"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1304" y="6759370"/>
-            <a:ext cx="9141392" cy="90010"/>
+            <a:off x="1440" y="6759360"/>
+            <a:ext cx="9141120" cy="89640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0070C0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
-[...10 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="280" name="CuadroTexto 24"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6168523" y="67650"/>
-            <a:ext cx="2754280" cy="461665"/>
+            <a:off x="6168600" y="67680"/>
+            <a:ext cx="2754000" cy="461160"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-        </p:spPr>
-[...1 lines deleted...]
-          <a:bodyPr wrap="none" rtlCol="0">
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...7 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-VE" sz="2400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial"/>
               </a:rPr>
               <a:t>Flujo De Migración</a:t>
             </a:r>
-            <a:endParaRPr lang="es-VE" sz="2400" dirty="0">
-[...4 lines deleted...]
-              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13" name="Imagen 12"/>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="281" name="Imagen 12"/>
+          <p:cNvPicPr/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="474120" y="612000"/>
+            <a:ext cx="1371240" cy="639720"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="282" name="Imagen 13"/>
+          <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="474273" y="612139"/>
-            <a:ext cx="1371719" cy="640135"/>
+            <a:off x="512280" y="640440"/>
+            <a:ext cx="1767600" cy="769320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-        </p:spPr>
-[...22 lines deleted...]
-          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
-  <p:clrMapOvr>
-[...2 lines deleted...]
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+  <mc:AlternateContent>
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="1750">
-        <p:wipe/>
+        <p:wipe dir="l"/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="slow">
-        <p:wipe/>
+        <p:wipe dir="l"/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="CuadroTexto 7"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="283" name="CuadroTexto 7"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6232947" y="6357723"/>
-            <a:ext cx="2852127" cy="369332"/>
+            <a:off x="6233040" y="6357600"/>
+            <a:ext cx="2851920" cy="369000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-        </p:spPr>
-[...1 lines deleted...]
-          <a:bodyPr wrap="none" rtlCol="0">
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...2 lines deleted...]
-              <a:rPr lang="x-none" i="1" dirty="0" smtClean="0">
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="x-none" sz="1800" b="0" i="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
                 <a:latin typeface="Didot"/>
               </a:rPr>
               <a:t>www.vpdprosistemas.com</a:t>
             </a:r>
-            <a:endParaRPr lang="es-VE" i="1" dirty="0">
-[...3 lines deleted...]
-              <a:latin typeface="Didot"/>
+            <a:endParaRPr lang="en-US" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="23" name="Imagen 22"/>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="284" name="Imagen 22"/>
+          <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...8 lines deleted...]
-          </a:stretch>
+          <a:blip r:embed="rId1"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1777199" y="5220791"/>
-            <a:ext cx="688911" cy="688911"/>
+            <a:off x="1777320" y="5220720"/>
+            <a:ext cx="688680" cy="688680"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Picture 2" descr="C:\Users\Angel\Desktop\gracias_multilingue.jpg"/>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="285" name="Picture 2" descr="C:\Users\Angel\Desktop\gracias_multilingue.jpg"/>
+          <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
-[...3 lines deleted...]
-          </a:stretch>
+          <a:blip r:embed="rId2"/>
+          <a:stretch/>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="6558039" cy="4110582"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1267560" y="1490040"/>
+            <a:ext cx="6557760" cy="4110120"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
           <a:effectLst>
-            <a:glow rad="101600">
+            <a:glow rad="101520">
               <a:srgbClr val="008FD1">
                 <a:alpha val="40000"/>
               </a:srgbClr>
             </a:glow>
           </a:effectLst>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="12" name="11 Grupo"/>
+          <p:cNvPr id="286" name="11 Grupo"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="13830" y="7046"/>
-[...2 lines deleted...]
-            <a:chExt cx="9119686" cy="1447721"/>
+            <a:off x="13680" y="7200"/>
+            <a:ext cx="9119880" cy="968400"/>
+            <a:chOff x="13680" y="7200"/>
+            <a:chExt cx="9119880" cy="968400"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="14" name="13 Triángulo rectángulo"/>
+            <p:cNvPr id="287" name="13 Triángulo rectángulo"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="10800000">
-              <a:off x="2267744" y="56028"/>
-              <a:ext cx="6853246" cy="1447720"/>
+              <a:off x="2280600" y="7200"/>
+              <a:ext cx="6852960" cy="968040"/>
             </a:xfrm>
             <a:prstGeom prst="rtTriangle">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="0070C0"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
-            <a:fontRef idx="minor">
-[...1 lines deleted...]
-            </a:fontRef>
+            <a:fontRef idx="minor"/>
           </p:style>
           <p:txBody>
-            <a:bodyPr rtlCol="0" anchor="ctr"/>
-            <a:lstStyle/>
+            <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+              <a:noAutofit/>
+            </a:bodyPr>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="es-VE"/>
+              <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="15" name="14 Triángulo rectángulo"/>
+            <p:cNvPr id="288" name="14 Triángulo rectángulo"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm flipV="1">
-              <a:off x="1304" y="56027"/>
-              <a:ext cx="3202544" cy="1051978"/>
+              <a:off x="13680" y="6840"/>
+              <a:ext cx="3202200" cy="703440"/>
             </a:xfrm>
             <a:prstGeom prst="rtTriangle">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="92D050"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
-            <a:fontRef idx="minor">
-[...1 lines deleted...]
-            </a:fontRef>
+            <a:fontRef idx="minor"/>
           </p:style>
           <p:txBody>
-            <a:bodyPr rtlCol="0" anchor="ctr"/>
-            <a:lstStyle/>
+            <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+              <a:noAutofit/>
+            </a:bodyPr>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="es-VE"/>
+              <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="16" name="15 Triángulo isósceles"/>
+            <p:cNvPr id="289" name="15 Triángulo isósceles"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="10800000">
-              <a:off x="1488028" y="60785"/>
-              <a:ext cx="3083971" cy="151589"/>
+              <a:off x="1500840" y="10080"/>
+              <a:ext cx="3083760" cy="101160"/>
             </a:xfrm>
             <a:prstGeom prst="triangle">
-              <a:avLst/>
+              <a:avLst>
+                <a:gd name="adj" fmla="val 50000"/>
+              </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="848687"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
-            <a:fontRef idx="minor">
-[...1 lines deleted...]
-            </a:fontRef>
+            <a:fontRef idx="minor"/>
           </p:style>
           <p:txBody>
-            <a:bodyPr rtlCol="0" anchor="ctr"/>
-            <a:lstStyle/>
+            <a:bodyPr lIns="90000" tIns="5760" rIns="90000" bIns="5760" anchor="ctr">
+              <a:noAutofit/>
+            </a:bodyPr>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="es-VE"/>
+              <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17" name="16 Rectángulo"/>
+          <p:cNvPr id="290" name="16 Rectángulo"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1304" y="6759370"/>
-            <a:ext cx="9141392" cy="90010"/>
+            <a:off x="1440" y="6759360"/>
+            <a:ext cx="9141120" cy="89640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0070C0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
-[...10 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="291" name="CuadroTexto 24"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6168523" y="67650"/>
-            <a:ext cx="2754280" cy="461665"/>
+            <a:off x="6168600" y="67680"/>
+            <a:ext cx="2754000" cy="461160"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-        </p:spPr>
-[...1 lines deleted...]
-          <a:bodyPr wrap="none" rtlCol="0">
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...7 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-VE" sz="2400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial"/>
               </a:rPr>
               <a:t>Flujo De Migración</a:t>
             </a:r>
-            <a:endParaRPr lang="es-VE" sz="2400" dirty="0">
-[...4 lines deleted...]
-              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13" name="Imagen 12"/>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="292" name="Imagen 12"/>
+          <p:cNvPicPr/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="474120" y="612000"/>
+            <a:ext cx="1371240" cy="639720"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="293" name="Imagen 1"/>
+          <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="474273" y="612139"/>
-            <a:ext cx="1371719" cy="640135"/>
+            <a:off x="512280" y="640440"/>
+            <a:ext cx="1767600" cy="769320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-        </p:spPr>
-[...22 lines deleted...]
-          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
-  <p:clrMapOvr>
-[...2 lines deleted...]
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+  <mc:AlternateContent>
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="1750">
-        <p:wipe/>
+        <p:wipe dir="l"/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="slow">
-        <p:wipe/>
+        <p:wipe dir="l"/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="CuadroTexto 7"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="71" name="CuadroTexto 7"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6232947" y="6357723"/>
-            <a:ext cx="2852127" cy="369332"/>
+            <a:off x="6233040" y="6357600"/>
+            <a:ext cx="2851920" cy="369000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-        </p:spPr>
-[...1 lines deleted...]
-          <a:bodyPr wrap="none" rtlCol="0">
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...2 lines deleted...]
-              <a:rPr lang="x-none" i="1" dirty="0" smtClean="0">
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="x-none" sz="1800" b="0" i="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
                 <a:latin typeface="Didot"/>
               </a:rPr>
               <a:t>www.vpdprosistemas.com</a:t>
             </a:r>
-            <a:endParaRPr lang="es-VE" i="1" dirty="0">
-[...3 lines deleted...]
-              <a:latin typeface="Didot"/>
+            <a:endParaRPr lang="en-US" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="23" name="Imagen 22"/>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="72" name="Imagen 22"/>
+          <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...8 lines deleted...]
-          </a:stretch>
+          <a:blip r:embed="rId1"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1777199" y="5220791"/>
-            <a:ext cx="688911" cy="688911"/>
+            <a:off x="1777320" y="5220720"/>
+            <a:ext cx="688680" cy="688680"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Picture 2" descr="https://lh5.ggpht.com/_spciYC5_KbN9N-WlArEz7SZFy6NuS26qfZY5bQaYc9ckMtwKy78lAuzGyuMY1oSPg=w170"/>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="73" name="Picture 2" descr="https://lh5.ggpht.com/_spciYC5_KbN9N-WlArEz7SZFy6NuS26qfZY5bQaYc9ckMtwKy78lAuzGyuMY1oSPg=w170"/>
+          <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...9 lines deleted...]
-          </a:stretch>
+          <a:blip r:embed="rId2"/>
+          <a:stretch/>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="1101353" cy="1101354"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7607880" y="1255320"/>
+            <a:ext cx="1100880" cy="1100880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
           <a:effectLst>
-            <a:reflection blurRad="6350" stA="52000" endA="300" endPos="35000" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+            <a:reflection algn="bl" blurRad="6350" dir="5400000" endA="300" endPos="35000" rotWithShape="0" stA="52000" sy="-100000"/>
           </a:effectLst>
-          <a:extLst>
-[...7 lines deleted...]
-          </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="12 CuadroTexto"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="74" name="12 CuadroTexto"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1777200" y="3022147"/>
-            <a:ext cx="4962954" cy="523220"/>
+            <a:off x="1777320" y="3022200"/>
+            <a:ext cx="4962600" cy="522720"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-        </p:spPr>
-[...1 lines deleted...]
-          <a:bodyPr wrap="square" rtlCol="0">
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr marL="457200" indent="-457200">
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="838488"/>
               </a:buClr>
-              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
-[...4 lines deleted...]
-                <a:latin typeface="Bell MT" pitchFamily="18" charset="0"/>
+              <a:buFont typeface="Wingdings" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-VE" sz="2800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Preguntas</a:t>
             </a:r>
-            <a:endParaRPr lang="es-MX" sz="2800" dirty="0">
-[...8 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+            <a:endParaRPr lang="en-US" sz="2800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="75" name="27 CuadroTexto"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1792439" y="2522594"/>
-            <a:ext cx="4514167" cy="523220"/>
+            <a:off x="1792440" y="2522520"/>
+            <a:ext cx="4513680" cy="522720"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-        </p:spPr>
-[...1 lines deleted...]
-          <a:bodyPr wrap="square" rtlCol="0">
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr marL="457200" indent="-457200">
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="838488"/>
               </a:buClr>
-              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
-[...29 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+              <a:buFont typeface="Wingdings" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="x-none" sz="2800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>Flujo de Migración</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="76" name="16 CuadroTexto"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1792439" y="2017829"/>
-            <a:ext cx="4141650" cy="523220"/>
+            <a:off x="1792440" y="2017800"/>
+            <a:ext cx="4141440" cy="522720"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-        </p:spPr>
-[...1 lines deleted...]
-          <a:bodyPr wrap="square" rtlCol="0">
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr marL="457200" indent="-457200">
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="838488"/>
               </a:buClr>
-              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
-[...4 lines deleted...]
-                <a:latin typeface="Bell MT" pitchFamily="18" charset="0"/>
+              <a:buFont typeface="Wingdings" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="x-none" sz="2800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Metodo de Migración</a:t>
             </a:r>
-            <a:endParaRPr lang="es-MX" sz="2800" dirty="0">
-[...8 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+            <a:endParaRPr lang="en-US" sz="2800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="77" name="6 CuadroTexto"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="422910" y="1180464"/>
-            <a:ext cx="8321040" cy="553998"/>
+            <a:off x="423000" y="1180440"/>
+            <a:ext cx="8320680" cy="553680"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-        </p:spPr>
-[...1 lines deleted...]
-          <a:bodyPr wrap="square" rtlCol="0">
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-              <a:rPr lang="es-VE" sz="3000" b="1" dirty="0" smtClean="0">
+          <a:p>
+            <a:pPr algn="ctr" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-VE" sz="3000" b="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
-                <a:latin typeface="Bell MT" pitchFamily="18" charset="0"/>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Agenda</a:t>
             </a:r>
-            <a:endParaRPr lang="es-MX" sz="3000" b="1" dirty="0">
-[...3 lines deleted...]
-              <a:latin typeface="Bell MT" pitchFamily="18" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="3000" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="20" name="19 Grupo"/>
+          <p:cNvPr id="78" name="19 Grupo"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="13830" y="7046"/>
-[...2 lines deleted...]
-            <a:chExt cx="9119686" cy="1447721"/>
+            <a:off x="13680" y="7200"/>
+            <a:ext cx="9119880" cy="968400"/>
+            <a:chOff x="13680" y="7200"/>
+            <a:chExt cx="9119880" cy="968400"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="22" name="21 Triángulo rectángulo"/>
+            <p:cNvPr id="79" name="21 Triángulo rectángulo"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="10800000">
-              <a:off x="2267744" y="56028"/>
-              <a:ext cx="6853246" cy="1447720"/>
+              <a:off x="2280600" y="7200"/>
+              <a:ext cx="6852960" cy="968040"/>
             </a:xfrm>
             <a:prstGeom prst="rtTriangle">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="0070C0"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
-            <a:fontRef idx="minor">
-[...1 lines deleted...]
-            </a:fontRef>
+            <a:fontRef idx="minor"/>
           </p:style>
           <p:txBody>
-            <a:bodyPr rtlCol="0" anchor="ctr"/>
-            <a:lstStyle/>
+            <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+              <a:noAutofit/>
+            </a:bodyPr>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="es-VE"/>
+              <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="24" name="23 Triángulo rectángulo"/>
+            <p:cNvPr id="80" name="23 Triángulo rectángulo"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm flipV="1">
-              <a:off x="1304" y="56027"/>
-              <a:ext cx="3202544" cy="1051978"/>
+              <a:off x="13680" y="6840"/>
+              <a:ext cx="3202200" cy="703440"/>
             </a:xfrm>
             <a:prstGeom prst="rtTriangle">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="92D050"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
-            <a:fontRef idx="minor">
-[...1 lines deleted...]
-            </a:fontRef>
+            <a:fontRef idx="minor"/>
           </p:style>
           <p:txBody>
-            <a:bodyPr rtlCol="0" anchor="ctr"/>
-            <a:lstStyle/>
+            <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+              <a:noAutofit/>
+            </a:bodyPr>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="es-VE"/>
+              <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="25" name="24 Triángulo isósceles"/>
+            <p:cNvPr id="81" name="24 Triángulo isósceles"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="10800000">
-              <a:off x="1488028" y="60785"/>
-              <a:ext cx="3083971" cy="151589"/>
+              <a:off x="1500840" y="10080"/>
+              <a:ext cx="3083760" cy="101160"/>
             </a:xfrm>
             <a:prstGeom prst="triangle">
-              <a:avLst/>
+              <a:avLst>
+                <a:gd name="adj" fmla="val 50000"/>
+              </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="848687"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
-            <a:fontRef idx="minor">
-[...1 lines deleted...]
-            </a:fontRef>
+            <a:fontRef idx="minor"/>
           </p:style>
           <p:txBody>
-            <a:bodyPr rtlCol="0" anchor="ctr"/>
-            <a:lstStyle/>
+            <a:bodyPr lIns="90000" tIns="5760" rIns="90000" bIns="5760" anchor="ctr">
+              <a:noAutofit/>
+            </a:bodyPr>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="es-VE"/>
+              <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="26" name="25 Rectángulo"/>
+          <p:cNvPr id="82" name="25 Rectángulo"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1304" y="6759370"/>
-            <a:ext cx="9141392" cy="90010"/>
+            <a:off x="1440" y="6759360"/>
+            <a:ext cx="9141120" cy="89640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0070C0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
-[...10 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="83" name="CuadroTexto 24"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6168523" y="67650"/>
-            <a:ext cx="2754280" cy="461665"/>
+            <a:off x="6168600" y="67680"/>
+            <a:ext cx="2754000" cy="461160"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-        </p:spPr>
-[...1 lines deleted...]
-          <a:bodyPr wrap="none" rtlCol="0">
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...7 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-VE" sz="2400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial"/>
               </a:rPr>
               <a:t>Flujo De Migración</a:t>
             </a:r>
-            <a:endParaRPr lang="es-VE" sz="2400" dirty="0">
-[...4 lines deleted...]
-              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="17" name="Imagen 16"/>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="84" name="Imagen 16"/>
+          <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
-[...2 lines deleted...]
-          </a:stretch>
+          <a:blip r:embed="rId3"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="512277" y="640388"/>
-            <a:ext cx="1767993" cy="769687"/>
+            <a:off x="512280" y="640440"/>
+            <a:ext cx="1767600" cy="769320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
-  <p:clrMapOvr>
-[...2 lines deleted...]
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+  <mc:AlternateContent>
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="1750">
-        <p:wipe/>
+        <p:wipe dir="l"/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="slow">
-        <p:wipe/>
+        <p:wipe dir="l"/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...4 lines deleted...]
-          </p:cNvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="85" name="Imagen 2"/>
+          <p:cNvPicPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...3 lines deleted...]
-            <a:ext cx="8604425" cy="731712"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="512280" y="640800"/>
+            <a:ext cx="1767600" cy="769320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="86" name="Título 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="291240" y="1046880"/>
+            <a:ext cx="8604000" cy="731520"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...10 lines deleted...]
-              <a:rPr lang="es-ES" sz="3000" b="1" dirty="0" smtClean="0">
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:pPr algn="ctr" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="3000" b="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="008FD1"/>
                 </a:solidFill>
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
-                <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>M</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="x-none" sz="3000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="x-none" sz="3000" b="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="008FD1"/>
                 </a:solidFill>
-                <a:latin typeface="Bell MT" pitchFamily="18" charset="0"/>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>É</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="3000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="es-ES" sz="3000" b="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="008FD1"/>
                 </a:solidFill>
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
-[...39 lines deleted...]
-          </p:cNvSpPr>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>TODO DE MIGRACIÓN</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3000" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="87" name="CuadroTexto 2"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="8683228" cy="4916731"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="232560" y="1709280"/>
+            <a:ext cx="8682840" cy="4916520"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...4 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr algn="just" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>El Método de Migración de Aplicaciones de Topología Cliente Servidor </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="x-none" sz="1500" dirty="0" smtClean="0">
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="x-none" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>es un m</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="1500" dirty="0">
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>é</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="x-none" sz="1500" dirty="0" smtClean="0">
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="x-none" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>todo incremental iterativo en el cual cada iteraci</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="1500" dirty="0" err="1">
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>ó</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="x-none" sz="1500" dirty="0" smtClean="0">
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="x-none" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>n es una nueva versi</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="1500" dirty="0" err="1">
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>ó</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="x-none" sz="1500" dirty="0" smtClean="0">
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="x-none" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>n de Api customizado. </a:t>
             </a:r>
-          </a:p>
-[...10 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="x-none" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Este m</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="1500" dirty="0" smtClean="0">
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>é</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="x-none" sz="1500" dirty="0" smtClean="0">
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="x-none" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>todo </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="1500" dirty="0" smtClean="0">
-[...18 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>se basa en un conjunto de Api que se aplican de manera Batch sobre</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="x-none" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t> los objetos del aplicativo</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="1500" dirty="0" smtClean="0">
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="x-none" sz="1500" dirty="0" smtClean="0">
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="x-none" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>(</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="1500" dirty="0" smtClean="0">
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Formas</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="x-none" sz="1500" dirty="0" smtClean="0">
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="x-none" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>,</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="1500" dirty="0" smtClean="0">
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t> Reportes</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="x-none" sz="1500" dirty="0" smtClean="0">
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="x-none" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>, Menús y Librerías). Estos Api</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="1500" dirty="0" smtClean="0">
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="x-none" sz="1500" dirty="0" smtClean="0">
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="x-none" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>modifican los objetos</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="1500" dirty="0" smtClean="0">
-[...48 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t> en presentación y funcionamiento para su uso en las plataformas WebEnabled de Oracle como los son Application Server 10g R2 y Middle Fusi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="x-none" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>o</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="1500" dirty="0" smtClean="0">
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>n 11g </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="x-none" sz="1500" dirty="0" smtClean="0">
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="x-none" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>y 12c</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="1500" dirty="0" smtClean="0">
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
-          </a:p>
-[...10 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Durante la </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="x-none" sz="1500" dirty="0" smtClean="0">
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="x-none" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>etapa</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="1500" dirty="0" smtClean="0">
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t> Inicial del Proyecto de Migración el objeto principal del método es adecuar los Api con las características especiales que se detecten en los </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="x-none" sz="1500" dirty="0" smtClean="0">
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="x-none" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>objetos del aplicativo, en esta etapa el cliente deberá proporcionar lo siguiente</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="1500" dirty="0" smtClean="0">
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>:</a:t>
             </a:r>
-            <a:endParaRPr lang="x-none" sz="1500" dirty="0" smtClean="0">
-[...11 lines deleted...]
-              <a:buFont typeface="Arial" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="557280" lvl="1" indent="-214200" algn="just" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-ES" sz="1500" dirty="0" smtClean="0">
-[...18 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>Copias de los objetos del Aplicativo ( Formas, Menús, Librerías, Reportes, Iconos, Sqls, etc. )</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="x-none" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr lang="es-ES" sz="1500" dirty="0" smtClean="0">
-[...5 lines deleted...]
-              <a:buFont typeface="Arial" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="557280" lvl="1" indent="-214200" algn="just" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-ES" sz="1500" dirty="0" smtClean="0">
-[...30 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>Una Copia del Core de Seguros de Desarrollo (Backup del Usuario Propietario del Aplicativo) o en su defecto una conexión VPN a la misma con la finalidad de poder Compilar los mismos y detectar adecuaciones que se deben anexar a los Api y realizar pruebas unitarias de funcionalidad del mismo bajo la nueva plataforma</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="x-none" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr lang="es-ES" sz="1500" dirty="0" smtClean="0">
-[...13 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Después de los ajustes y aplicación de los Api a los Objetos del Aplicativo el mismo queda funcional en su versión Inicial para el comienzo de revisiones </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="x-none" sz="1500" dirty="0" smtClean="0">
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="x-none" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>y</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="1500" dirty="0" smtClean="0">
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t> posterior Certificación.</a:t>
             </a:r>
-          </a:p>
-[...10 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1350" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="88" name="CuadroTexto 5"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6232947" y="6357723"/>
-            <a:ext cx="2852127" cy="369332"/>
+            <a:off x="6233040" y="6357600"/>
+            <a:ext cx="2851920" cy="369000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-        </p:spPr>
-[...1 lines deleted...]
-          <a:bodyPr wrap="none" rtlCol="0">
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...2 lines deleted...]
-              <a:rPr lang="x-none" i="1" dirty="0" smtClean="0">
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="x-none" sz="1800" b="0" i="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
                 <a:latin typeface="Didot"/>
               </a:rPr>
               <a:t>www.vpdprosistemas.com</a:t>
             </a:r>
-            <a:endParaRPr lang="es-VE" i="1" dirty="0">
-[...3 lines deleted...]
-              <a:latin typeface="Didot"/>
+            <a:endParaRPr lang="en-US" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="12" name="11 Grupo"/>
+          <p:cNvPr id="89" name="11 Grupo"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="13830" y="7046"/>
-[...2 lines deleted...]
-            <a:chExt cx="9119686" cy="1447721"/>
+            <a:off x="13680" y="7200"/>
+            <a:ext cx="9119880" cy="968400"/>
+            <a:chOff x="13680" y="7200"/>
+            <a:chExt cx="9119880" cy="968400"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="14" name="13 Triángulo rectángulo"/>
+            <p:cNvPr id="90" name="13 Triángulo rectángulo"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="10800000">
-              <a:off x="2267744" y="56028"/>
-              <a:ext cx="6853246" cy="1447720"/>
+              <a:off x="2280600" y="7200"/>
+              <a:ext cx="6852960" cy="968040"/>
             </a:xfrm>
             <a:prstGeom prst="rtTriangle">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="0070C0"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
-            <a:fontRef idx="minor">
-[...1 lines deleted...]
-            </a:fontRef>
+            <a:fontRef idx="minor"/>
           </p:style>
           <p:txBody>
-            <a:bodyPr rtlCol="0" anchor="ctr"/>
-            <a:lstStyle/>
+            <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+              <a:noAutofit/>
+            </a:bodyPr>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="es-VE"/>
+              <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="15" name="14 Triángulo rectángulo"/>
+            <p:cNvPr id="91" name="14 Triángulo rectángulo"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm flipV="1">
-              <a:off x="1304" y="56027"/>
-              <a:ext cx="3202544" cy="1051978"/>
+              <a:off x="13680" y="6840"/>
+              <a:ext cx="3202200" cy="703440"/>
             </a:xfrm>
             <a:prstGeom prst="rtTriangle">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="92D050"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
-            <a:fontRef idx="minor">
-[...1 lines deleted...]
-            </a:fontRef>
+            <a:fontRef idx="minor"/>
           </p:style>
           <p:txBody>
-            <a:bodyPr rtlCol="0" anchor="ctr"/>
-            <a:lstStyle/>
+            <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+              <a:noAutofit/>
+            </a:bodyPr>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="es-VE"/>
+              <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="16" name="15 Triángulo isósceles"/>
+            <p:cNvPr id="92" name="15 Triángulo isósceles"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="10800000">
-              <a:off x="1488028" y="60785"/>
-              <a:ext cx="3083971" cy="151589"/>
+              <a:off x="1500840" y="10080"/>
+              <a:ext cx="3083760" cy="101160"/>
             </a:xfrm>
             <a:prstGeom prst="triangle">
-              <a:avLst/>
+              <a:avLst>
+                <a:gd name="adj" fmla="val 50000"/>
+              </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="848687"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
-            <a:fontRef idx="minor">
-[...1 lines deleted...]
-            </a:fontRef>
+            <a:fontRef idx="minor"/>
           </p:style>
           <p:txBody>
-            <a:bodyPr rtlCol="0" anchor="ctr"/>
-            <a:lstStyle/>
+            <a:bodyPr lIns="90000" tIns="5760" rIns="90000" bIns="5760" anchor="ctr">
+              <a:noAutofit/>
+            </a:bodyPr>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="es-VE"/>
+              <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17" name="16 Rectángulo"/>
+          <p:cNvPr id="93" name="16 Rectángulo"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1304" y="6759370"/>
-            <a:ext cx="9141392" cy="90010"/>
+            <a:off x="1440" y="6759360"/>
+            <a:ext cx="9141120" cy="89640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0070C0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
-[...10 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="94" name="CuadroTexto 24"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6168523" y="67650"/>
-            <a:ext cx="2754280" cy="461665"/>
+            <a:off x="6168600" y="67680"/>
+            <a:ext cx="2754000" cy="461160"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-        </p:spPr>
-[...1 lines deleted...]
-          <a:bodyPr wrap="none" rtlCol="0">
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...7 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-VE" sz="2400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial"/>
               </a:rPr>
               <a:t>Flujo De Migración</a:t>
             </a:r>
-            <a:endParaRPr lang="es-VE" sz="2400" dirty="0">
-[...32 lines deleted...]
-      </p:pic>
+            <a:endParaRPr lang="en-US" sz="2400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
-  <p:clrMapOvr>
-[...8 lines deleted...]
-  </p:timing>
+  <mc:AlternateContent>
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="slow"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Multidocumento 1"/>
+          <p:cNvPr id="95" name="Multidocumento 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="635794" y="2310791"/>
-            <a:ext cx="1072754" cy="782240"/>
+            <a:off x="635760" y="2310840"/>
+            <a:ext cx="1072440" cy="781920"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartMultidocument">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...19 lines deleted...]
-          </p:cNvSpPr>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="96" name="CuadroTexto 3"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="3371850" cy="323165"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="526320" y="1689480"/>
+            <a:ext cx="3371400" cy="322920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>PASO 1 : Revisión de Formas</a:t>
             </a:r>
-          </a:p>
-[...4 lines deleted...]
-          <p:cNvPr id="6" name="Rectángulo redondeado 5"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="97" name="Rectángulo redondeado 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2733675" y="2274088"/>
-            <a:ext cx="2830116" cy="818943"/>
+            <a:off x="2733840" y="2274120"/>
+            <a:ext cx="2829600" cy="818640"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj" fmla="val 16667"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...16 lines deleted...]
-          </p:cNvSpPr>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="98" name="CuadroTexto 7"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="2386013" cy="784830"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2955240" y="2295000"/>
+            <a:ext cx="2385720" cy="784440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Aplicación de Api </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="x-none" sz="1500" dirty="0">
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="x-none" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>para </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="1500" dirty="0">
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Detección de Características Básicas</a:t>
             </a:r>
-          </a:p>
-[...7 lines deleted...]
-          </p:cNvSpPr>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="99" name="CuadroTexto 8"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="540544" cy="553998"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="830880" y="2571480"/>
+            <a:ext cx="540360" cy="553680"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>FMB</a:t>
             </a:r>
-          </a:p>
-[...4 lines deleted...]
-          <p:cNvPr id="10" name="Flecha derecha 9"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="100" name="Flecha derecha 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1708548" y="2571538"/>
-            <a:ext cx="1025128" cy="154781"/>
+            <a:off x="1708560" y="2571480"/>
+            <a:ext cx="1024920" cy="154440"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 50000"/>
+              <a:gd name="adj2" fmla="val 50000"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="40000"/>
               <a:lumOff val="60000"/>
             </a:schemeClr>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...13 lines deleted...]
-          <p:cNvPr id="11" name="Documento 10"/>
+          <a:bodyPr lIns="90000" tIns="32400" rIns="90000" bIns="32400" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="101" name="Documento 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6268641" y="1988943"/>
-            <a:ext cx="2444353" cy="4049316"/>
+            <a:off x="6268680" y="1989000"/>
+            <a:ext cx="2444040" cy="4048920"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartDocument">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...13 lines deleted...]
-          <p:cNvPr id="12" name="Flecha derecha 11"/>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="102" name="Flecha derecha 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5563791" y="2571538"/>
-            <a:ext cx="704850" cy="154781"/>
+            <a:off x="5563800" y="2571480"/>
+            <a:ext cx="704520" cy="154440"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 50000"/>
+              <a:gd name="adj2" fmla="val 50000"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="40000"/>
               <a:lumOff val="60000"/>
             </a:schemeClr>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...16 lines deleted...]
-          </p:cNvSpPr>
+          <a:bodyPr lIns="90000" tIns="32400" rIns="90000" bIns="32400" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="103" name="CuadroTexto 12"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="2289572" cy="323165"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6268680" y="2017800"/>
+            <a:ext cx="2289240" cy="322920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>RESULTADO</a:t>
             </a:r>
-          </a:p>
-[...7 lines deleted...]
-          </p:cNvSpPr>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="104" name="CuadroTexto 13"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="2270522" cy="3093154"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6355440" y="2414520"/>
+            <a:ext cx="2270160" cy="3092760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Comandos Windows ( DELETE, COPY, RENAME. ETC)</a:t>
             </a:r>
-          </a:p>
-[...8 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>USO DE DIRECTORIOS (C:\, TEMP)</a:t>
             </a:r>
-          </a:p>
-[...27 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>USO DE SQL*LOADER</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>USO DE DLL WINDOWS</a:t>
             </a:r>
-          </a:p>
-[...8 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>ETC.</a:t>
             </a:r>
-          </a:p>
-[...7 lines deleted...]
-          </p:cNvSpPr>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="105" name="CuadroTexto 14"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="5843588" cy="1708160"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="309600" y="3382200"/>
+            <a:ext cx="5843160" cy="1707840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...28 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr algn="just" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>La finalidad de este Api es detectar y Analizar ciertas condiciones especiales que hemos encontrado en otros procesos de Migración con el objeto de realizar los ajustes necesarios al Api particular de la</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="x-none" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t> migrac</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="1500" dirty="0" err="1" smtClean="0">
-[...36 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>ión.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>Ejemplo: En el caso de directorios se cambia</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-VE" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>rí</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="1500" dirty="0" smtClean="0">
-[...69 lines deleted...]
-          <p:cNvPr id="16" name="Multidocumento 15"/>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>a el Hard Code (Código duro) de rutas en los objetos a una forma dinámica de Variables de Entorno o Listas de Valores según sea el caso.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="106" name="Multidocumento 15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="635794" y="2310790"/>
-            <a:ext cx="1211982" cy="927497"/>
+            <a:off x="635760" y="2310840"/>
+            <a:ext cx="1211760" cy="927000"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartMultidocument">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...19 lines deleted...]
-          </p:cNvSpPr>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="107" name="CuadroTexto 16"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="973931" cy="784830"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="734760" y="2414160"/>
+            <a:ext cx="973440" cy="784440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr wrap="square">
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>FMB</a:t>
             </a:r>
-          </a:p>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Cliente</a:t>
             </a:r>
-          </a:p>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Servidor</a:t>
             </a:r>
-          </a:p>
-[...7 lines deleted...]
-          </p:cNvSpPr>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="108" name="CuadroTexto 17"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="1554956" cy="323165"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="657360" y="1967040"/>
+            <a:ext cx="1554480" cy="322920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Toda la Versión</a:t>
             </a:r>
-          </a:p>
-[...5 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="109" name="CuadroTexto 18"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6232947" y="6357723"/>
-            <a:ext cx="2852127" cy="369332"/>
+            <a:off x="6233040" y="6357600"/>
+            <a:ext cx="2851920" cy="369000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-        </p:spPr>
-[...1 lines deleted...]
-          <a:bodyPr wrap="none" rtlCol="0">
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...2 lines deleted...]
-              <a:rPr lang="x-none" i="1" dirty="0" smtClean="0">
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="x-none" sz="1800" b="0" i="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
                 <a:latin typeface="Didot"/>
               </a:rPr>
               <a:t>www.vpdprosistemas.com</a:t>
             </a:r>
-            <a:endParaRPr lang="es-VE" i="1" dirty="0">
-[...13 lines deleted...]
-          </p:cNvSpPr>
+            <a:endParaRPr lang="en-US" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="110" name="Título 1"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="8604425" cy="731712"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="291240" y="1046880"/>
+            <a:ext cx="8604000" cy="731520"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...10 lines deleted...]
-              <a:rPr lang="x-none" sz="3000" b="1" dirty="0" smtClean="0">
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:pPr algn="ctr" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="x-none" sz="3000" b="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="008FD1"/>
                 </a:solidFill>
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
-                <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>FLUJO</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="3000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="es-ES" sz="3000" b="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="008FD1"/>
                 </a:solidFill>
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
-[...5 lines deleted...]
-              <a:rPr lang="es-ES" sz="3000" b="1" dirty="0">
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t> DE MIGRACI</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="x-none" sz="3000" b="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="008FD1"/>
                 </a:solidFill>
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
-[...5 lines deleted...]
-              <a:rPr lang="es-ES" sz="3000" b="1" dirty="0" smtClean="0">
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>Ó</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="3000" b="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="008FD1"/>
                 </a:solidFill>
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
-[...20 lines deleted...]
-                <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>N</a:t>
             </a:r>
-            <a:endParaRPr lang="es-ES" sz="3000" b="1" dirty="0">
-[...4 lines deleted...]
-              <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="3000" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="26" name="25 Grupo"/>
+          <p:cNvPr id="111" name="25 Grupo"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="13830" y="7046"/>
-[...2 lines deleted...]
-            <a:chExt cx="9119686" cy="1447721"/>
+            <a:off x="13680" y="7200"/>
+            <a:ext cx="9119880" cy="968400"/>
+            <a:chOff x="13680" y="7200"/>
+            <a:chExt cx="9119880" cy="968400"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="28" name="27 Triángulo rectángulo"/>
+            <p:cNvPr id="112" name="27 Triángulo rectángulo"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="10800000">
-              <a:off x="2267744" y="56028"/>
-              <a:ext cx="6853246" cy="1447720"/>
+              <a:off x="2280600" y="7200"/>
+              <a:ext cx="6852960" cy="968040"/>
             </a:xfrm>
             <a:prstGeom prst="rtTriangle">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="0070C0"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
-            <a:fontRef idx="minor">
-[...1 lines deleted...]
-            </a:fontRef>
+            <a:fontRef idx="minor"/>
           </p:style>
           <p:txBody>
-            <a:bodyPr rtlCol="0" anchor="ctr"/>
-            <a:lstStyle/>
+            <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+              <a:noAutofit/>
+            </a:bodyPr>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="es-VE"/>
+              <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="29" name="28 Triángulo rectángulo"/>
+            <p:cNvPr id="113" name="28 Triángulo rectángulo"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm flipV="1">
-              <a:off x="1304" y="56027"/>
-              <a:ext cx="3202544" cy="1051978"/>
+              <a:off x="13680" y="6840"/>
+              <a:ext cx="3202200" cy="703440"/>
             </a:xfrm>
             <a:prstGeom prst="rtTriangle">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="92D050"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
-            <a:fontRef idx="minor">
-[...1 lines deleted...]
-            </a:fontRef>
+            <a:fontRef idx="minor"/>
           </p:style>
           <p:txBody>
-            <a:bodyPr rtlCol="0" anchor="ctr"/>
-            <a:lstStyle/>
+            <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+              <a:noAutofit/>
+            </a:bodyPr>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="es-VE"/>
+              <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="30" name="29 Triángulo isósceles"/>
+            <p:cNvPr id="114" name="29 Triángulo isósceles"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="10800000">
-              <a:off x="1488028" y="60785"/>
-              <a:ext cx="3083971" cy="151589"/>
+              <a:off x="1500840" y="10080"/>
+              <a:ext cx="3083760" cy="101160"/>
             </a:xfrm>
             <a:prstGeom prst="triangle">
-              <a:avLst/>
+              <a:avLst>
+                <a:gd name="adj" fmla="val 50000"/>
+              </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="848687"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
-            <a:fontRef idx="minor">
-[...1 lines deleted...]
-            </a:fontRef>
+            <a:fontRef idx="minor"/>
           </p:style>
           <p:txBody>
-            <a:bodyPr rtlCol="0" anchor="ctr"/>
-            <a:lstStyle/>
+            <a:bodyPr lIns="90000" tIns="5760" rIns="90000" bIns="5760" anchor="ctr">
+              <a:noAutofit/>
+            </a:bodyPr>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="es-VE"/>
+              <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="31" name="30 Rectángulo"/>
+          <p:cNvPr id="115" name="30 Rectángulo"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1304" y="6759370"/>
-            <a:ext cx="9141392" cy="90010"/>
+            <a:off x="1440" y="6759360"/>
+            <a:ext cx="9141120" cy="89640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0070C0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
-[...10 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="116" name="CuadroTexto 24"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6168523" y="67650"/>
-            <a:ext cx="2754280" cy="461665"/>
+            <a:off x="6168600" y="67680"/>
+            <a:ext cx="2754000" cy="461160"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-        </p:spPr>
-[...1 lines deleted...]
-          <a:bodyPr wrap="none" rtlCol="0">
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...7 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-VE" sz="2400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial"/>
               </a:rPr>
               <a:t>Flujo De Migración</a:t>
             </a:r>
-            <a:endParaRPr lang="es-VE" sz="2400" dirty="0">
-[...4 lines deleted...]
-              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="25" name="Imagen 24"/>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="117" name="Imagen 24"/>
+          <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
-[...2 lines deleted...]
-          </a:stretch>
+          <a:blip r:embed="rId1"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="512277" y="640388"/>
-            <a:ext cx="1767993" cy="769687"/>
+            <a:off x="512280" y="640440"/>
+            <a:ext cx="1767600" cy="769320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
-  <p:clrMapOvr>
-[...8 lines deleted...]
-  </p:timing>
+  <mc:AlternateContent>
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="slow"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14339" name="CuadroTexto 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="118" name="CuadroTexto 3"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="3371850" cy="323165"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="540720" y="1744560"/>
+            <a:ext cx="3371400" cy="322920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...21 lines deleted...]
-          <p:cNvPr id="6" name="Rectángulo redondeado 5"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>PASO 2 : Api Base de Forms</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="119" name="Rectángulo redondeado 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2733675" y="2440932"/>
-            <a:ext cx="2830116" cy="910336"/>
+            <a:off x="2733840" y="2440800"/>
+            <a:ext cx="2829600" cy="910080"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj" fmla="val 16667"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...16 lines deleted...]
-          </p:cNvSpPr>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="120" name="CuadroTexto 7"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="2386013" cy="784830"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2955240" y="2509200"/>
+            <a:ext cx="2385720" cy="784440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...21 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>Aplicación de Api de Forms para aplicación de Ajustes </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="x-none" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>a</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="1500" dirty="0" smtClean="0">
-[...18 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t> funcionalidades Obsoletas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="x-none" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr lang="es-ES" sz="1500" dirty="0">
-[...7 lines deleted...]
-          <p:cNvPr id="10" name="Flecha derecha 9"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="121" name="Flecha derecha 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1708548" y="2732314"/>
-            <a:ext cx="1025128" cy="154781"/>
+            <a:off x="1708560" y="2732400"/>
+            <a:ext cx="1024920" cy="154440"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 50000"/>
+              <a:gd name="adj2" fmla="val 50000"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="40000"/>
               <a:lumOff val="60000"/>
             </a:schemeClr>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...13 lines deleted...]
-          <p:cNvPr id="11" name="Documento 10"/>
+          <a:bodyPr lIns="90000" tIns="32400" rIns="90000" bIns="32400" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="122" name="Documento 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6268641" y="2178673"/>
-            <a:ext cx="2473425" cy="1807369"/>
+            <a:off x="6268680" y="2178720"/>
+            <a:ext cx="2473200" cy="1806840"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartDocument">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...13 lines deleted...]
-          <p:cNvPr id="12" name="Flecha derecha 11"/>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="123" name="Flecha derecha 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5563791" y="2732314"/>
-            <a:ext cx="704850" cy="154781"/>
+            <a:off x="5563800" y="2732400"/>
+            <a:ext cx="704520" cy="154440"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 50000"/>
+              <a:gd name="adj2" fmla="val 50000"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="40000"/>
               <a:lumOff val="60000"/>
             </a:schemeClr>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...16 lines deleted...]
-          </p:cNvSpPr>
+          <a:bodyPr lIns="90000" tIns="32400" rIns="90000" bIns="32400" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="124" name="CuadroTexto 12"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="2289572" cy="323165"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6268680" y="2178720"/>
+            <a:ext cx="2289240" cy="322920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>RESULTADO</a:t>
             </a:r>
-          </a:p>
-[...4 lines deleted...]
-          <p:cNvPr id="16" name="Multidocumento 15"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="125" name="Multidocumento 15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3589735" y="3710284"/>
-            <a:ext cx="1520428" cy="938213"/>
+            <a:off x="3589560" y="3710160"/>
+            <a:ext cx="1519920" cy="937800"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartMultidocument">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...19 lines deleted...]
-          </p:cNvSpPr>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="126" name="CuadroTexto 16"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="1655505" cy="553998"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3529440" y="3961080"/>
+            <a:ext cx="1655280" cy="553680"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr wrap="square">
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>FMB</a:t>
             </a:r>
-          </a:p>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>MODIFICADO</a:t>
             </a:r>
-          </a:p>
-[...4 lines deleted...]
-          <p:cNvPr id="7" name="Flecha abajo 6"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="127" name="Flecha abajo 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4095751" y="3364346"/>
-            <a:ext cx="154781" cy="319088"/>
+            <a:off x="4095720" y="3364200"/>
+            <a:ext cx="154440" cy="318600"/>
           </a:xfrm>
           <a:prstGeom prst="downArrow">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 50000"/>
+              <a:gd name="adj2" fmla="val 50000"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:lumMod val="40000"/>
               <a:lumOff val="60000"/>
             </a:schemeClr>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...16 lines deleted...]
-          </p:cNvSpPr>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="128" name="CuadroTexto 17"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="2212181" cy="1246495"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6374520" y="2441880"/>
+            <a:ext cx="2211840" cy="1245960"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Cambios </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="x-none" sz="1500" dirty="0" smtClean="0">
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="x-none" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>de</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="1500" dirty="0" smtClean="0">
-[...47 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t> Referencia de Objetos Obsoletos</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="x-none" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t> y</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>Referencia a otros Objetos del Aplicativo no Encontrados</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="x-none" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr lang="es-ES" sz="1500" dirty="0">
-[...10 lines deleted...]
-          </p:cNvSpPr>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="129" name="CuadroTexto 18"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="8711803" cy="553998"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="222480" y="4746240"/>
+            <a:ext cx="8711280" cy="553680"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...4 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr algn="just" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Este proceso realiza cambios en las formas por lo que basado en los resultados de la aplicación puede ser necesario ajustar el </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="x-none" sz="1500" dirty="0">
-[...24 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="x-none" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>Api </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>de ajustes y volver a repetir la operación hasta que todas las formas estén </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="x-none" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>correctas.</a:t>
             </a:r>
-            <a:endParaRPr lang="es-ES" sz="1500" dirty="0">
-[...7 lines deleted...]
-          <p:cNvPr id="20" name="Multidocumento 19"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="130" name="Multidocumento 19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="540544" y="2471566"/>
-            <a:ext cx="1168004" cy="947458"/>
+            <a:off x="540720" y="2471400"/>
+            <a:ext cx="1167480" cy="947160"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartMultidocument">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...19 lines deleted...]
-          </p:cNvSpPr>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="131" name="CuadroTexto 20"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="867966" cy="784830"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="734760" y="2566440"/>
+            <a:ext cx="867600" cy="784440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr wrap="square">
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>FMB</a:t>
             </a:r>
-          </a:p>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Cliente</a:t>
             </a:r>
-          </a:p>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Servidor</a:t>
             </a:r>
-          </a:p>
-[...7 lines deleted...]
-          </p:cNvSpPr>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="132" name="CuadroTexto 21"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="1554956" cy="323165"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="657360" y="2117880"/>
+            <a:ext cx="1554480" cy="322920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Toda la Versión</a:t>
             </a:r>
-          </a:p>
-[...5 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="133" name="CuadroTexto 22"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6232947" y="6357723"/>
-            <a:ext cx="2852127" cy="369332"/>
+            <a:off x="6233040" y="6357600"/>
+            <a:ext cx="2851920" cy="369000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-        </p:spPr>
-[...1 lines deleted...]
-          <a:bodyPr wrap="none" rtlCol="0">
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...2 lines deleted...]
-              <a:rPr lang="x-none" i="1" dirty="0" smtClean="0">
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="x-none" sz="1800" b="0" i="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
                 <a:latin typeface="Didot"/>
               </a:rPr>
               <a:t>www.vpdprosistemas.com</a:t>
             </a:r>
-            <a:endParaRPr lang="es-VE" i="1" dirty="0">
-[...13 lines deleted...]
-          </p:cNvSpPr>
+            <a:endParaRPr lang="en-US" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="134" name="Título 1"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="8604425" cy="731712"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="291240" y="1046880"/>
+            <a:ext cx="8604000" cy="731520"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...10 lines deleted...]
-              <a:rPr lang="x-none" sz="3000" b="1" dirty="0" smtClean="0">
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:pPr algn="ctr" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="x-none" sz="3000" b="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="008FD1"/>
                 </a:solidFill>
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
-                <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>FLUJO</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="3000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="es-ES" sz="3000" b="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="008FD1"/>
                 </a:solidFill>
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
-[...5 lines deleted...]
-              <a:rPr lang="es-ES" sz="3000" b="1" dirty="0">
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t> DE MIGRACI</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="x-none" sz="3000" b="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="008FD1"/>
                 </a:solidFill>
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
-[...5 lines deleted...]
-              <a:rPr lang="es-ES" sz="3000" b="1" dirty="0" smtClean="0">
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>Ó</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="3000" b="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="008FD1"/>
                 </a:solidFill>
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
-[...20 lines deleted...]
-                <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>N</a:t>
             </a:r>
-            <a:endParaRPr lang="es-ES" sz="3000" b="1" dirty="0">
-[...11 lines deleted...]
-          <p:cNvPr id="22" name="21 Rectángulo"/>
+            <a:endParaRPr lang="en-US" sz="3000" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="135" name="21 Rectángulo"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1304" y="6759370"/>
-            <a:ext cx="9141392" cy="90010"/>
+            <a:off x="1440" y="6759360"/>
+            <a:ext cx="9141120" cy="89640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0070C0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
-[...3 lines deleted...]
-            <a:endParaRPr lang="es-VE"/>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="30" name="29 Grupo"/>
+          <p:cNvPr id="136" name="29 Grupo"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="13830" y="7046"/>
-[...2 lines deleted...]
-            <a:chExt cx="9119686" cy="1447721"/>
+            <a:off x="13680" y="7200"/>
+            <a:ext cx="9119880" cy="968400"/>
+            <a:chOff x="13680" y="7200"/>
+            <a:chExt cx="9119880" cy="968400"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="32" name="31 Triángulo rectángulo"/>
+            <p:cNvPr id="137" name="31 Triángulo rectángulo"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="10800000">
-              <a:off x="2267744" y="56028"/>
-              <a:ext cx="6853246" cy="1447720"/>
+              <a:off x="2280600" y="7200"/>
+              <a:ext cx="6852960" cy="968040"/>
             </a:xfrm>
             <a:prstGeom prst="rtTriangle">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="0070C0"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
-            <a:fontRef idx="minor">
-[...1 lines deleted...]
-            </a:fontRef>
+            <a:fontRef idx="minor"/>
           </p:style>
           <p:txBody>
-            <a:bodyPr rtlCol="0" anchor="ctr"/>
-            <a:lstStyle/>
+            <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+              <a:noAutofit/>
+            </a:bodyPr>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="es-VE"/>
+              <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="33" name="32 Triángulo rectángulo"/>
+            <p:cNvPr id="138" name="32 Triángulo rectángulo"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm flipV="1">
-              <a:off x="1304" y="56027"/>
-              <a:ext cx="3202544" cy="1051978"/>
+              <a:off x="13680" y="6840"/>
+              <a:ext cx="3202200" cy="703440"/>
             </a:xfrm>
             <a:prstGeom prst="rtTriangle">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="92D050"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
-            <a:fontRef idx="minor">
-[...1 lines deleted...]
-            </a:fontRef>
+            <a:fontRef idx="minor"/>
           </p:style>
           <p:txBody>
-            <a:bodyPr rtlCol="0" anchor="ctr"/>
-            <a:lstStyle/>
+            <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+              <a:noAutofit/>
+            </a:bodyPr>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="es-VE"/>
+              <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="34" name="33 Triángulo isósceles"/>
+            <p:cNvPr id="139" name="33 Triángulo isósceles"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="10800000">
-              <a:off x="1488028" y="60785"/>
-              <a:ext cx="3083971" cy="151589"/>
+              <a:off x="1500840" y="10080"/>
+              <a:ext cx="3083760" cy="101160"/>
             </a:xfrm>
             <a:prstGeom prst="triangle">
-              <a:avLst/>
+              <a:avLst>
+                <a:gd name="adj" fmla="val 50000"/>
+              </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="848687"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
-            <a:fontRef idx="minor">
-[...1 lines deleted...]
-            </a:fontRef>
+            <a:fontRef idx="minor"/>
           </p:style>
           <p:txBody>
-            <a:bodyPr rtlCol="0" anchor="ctr"/>
-            <a:lstStyle/>
+            <a:bodyPr lIns="90000" tIns="5760" rIns="90000" bIns="5760" anchor="ctr">
+              <a:noAutofit/>
+            </a:bodyPr>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="es-VE"/>
+              <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="35" name="CuadroTexto 24"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="140" name="CuadroTexto 24"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6168523" y="67650"/>
-            <a:ext cx="2754280" cy="461665"/>
+            <a:off x="6168600" y="67680"/>
+            <a:ext cx="2754000" cy="461160"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-        </p:spPr>
-[...1 lines deleted...]
-          <a:bodyPr wrap="none" rtlCol="0">
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...7 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-VE" sz="2400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial"/>
               </a:rPr>
               <a:t>Flujo De Migración</a:t>
             </a:r>
-            <a:endParaRPr lang="es-VE" sz="2400" dirty="0">
-[...4 lines deleted...]
-              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="27" name="Imagen 26"/>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="141" name="Imagen 26"/>
+          <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
-[...2 lines deleted...]
-          </a:stretch>
+          <a:blip r:embed="rId1"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="512277" y="640388"/>
-            <a:ext cx="1767993" cy="769687"/>
+            <a:off x="512280" y="640440"/>
+            <a:ext cx="1767600" cy="769320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
-  <p:clrMapOvr>
-[...8 lines deleted...]
-  </p:timing>
+  <mc:AlternateContent>
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="slow"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Multidocumento 1"/>
+          <p:cNvPr id="142" name="Multidocumento 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="444104" y="2632340"/>
-            <a:ext cx="1264444" cy="927497"/>
+            <a:off x="444240" y="2632320"/>
+            <a:ext cx="1263960" cy="927000"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartMultidocument">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...19 lines deleted...]
-          </p:cNvSpPr>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="143" name="CuadroTexto 3"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="4375547" cy="323165"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="530640" y="1865160"/>
+            <a:ext cx="4375080" cy="322920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...24 lines deleted...]
-          <p:cNvPr id="6" name="Rectángulo redondeado 5"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>PASO 3 : Api Customizado para el Aplicativo</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="144" name="Rectángulo redondeado 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2733675" y="2670441"/>
-            <a:ext cx="2830116" cy="721519"/>
+            <a:off x="2733840" y="2670480"/>
+            <a:ext cx="2829600" cy="721080"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj" fmla="val 16667"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...16 lines deleted...]
-          </p:cNvSpPr>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="145" name="CuadroTexto 7"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="2597277" cy="553998"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2842560" y="2766960"/>
+            <a:ext cx="2597040" cy="553680"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr wrap="square">
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...15 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>Aplicación de</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="x-none" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="1500" dirty="0" smtClean="0">
-[...18 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>Api customizado </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="x-none" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>para el </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="1500" dirty="0" smtClean="0">
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Aplicativo </a:t>
             </a:r>
-            <a:endParaRPr lang="es-ES" sz="1500" dirty="0">
-[...10 lines deleted...]
-          </p:cNvSpPr>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="146" name="CuadroTexto 8"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="1100139" cy="553998"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="444240" y="2794320"/>
+            <a:ext cx="1099800" cy="553680"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr wrap="square">
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>FMB</a:t>
             </a:r>
-          </a:p>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Modificado</a:t>
             </a:r>
-          </a:p>
-[...4 lines deleted...]
-          <p:cNvPr id="10" name="Flecha derecha 9"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="147" name="Flecha derecha 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1708548" y="2893088"/>
-            <a:ext cx="1025128" cy="154781"/>
+            <a:off x="1708560" y="2892960"/>
+            <a:ext cx="1024920" cy="154440"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 50000"/>
+              <a:gd name="adj2" fmla="val 50000"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="40000"/>
               <a:lumOff val="60000"/>
             </a:schemeClr>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...13 lines deleted...]
-          <p:cNvPr id="11" name="Documento 10"/>
+          <a:bodyPr lIns="90000" tIns="32400" rIns="90000" bIns="32400" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="148" name="Documento 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6268641" y="2310493"/>
-            <a:ext cx="2521744" cy="1929906"/>
+            <a:off x="6268680" y="2310480"/>
+            <a:ext cx="2521440" cy="1929600"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartDocument">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...13 lines deleted...]
-          <p:cNvPr id="12" name="Flecha derecha 11"/>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="149" name="Flecha derecha 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5563791" y="2893088"/>
-            <a:ext cx="704850" cy="154781"/>
+            <a:off x="5563800" y="2892960"/>
+            <a:ext cx="704520" cy="154440"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 50000"/>
+              <a:gd name="adj2" fmla="val 50000"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="40000"/>
               <a:lumOff val="60000"/>
             </a:schemeClr>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...16 lines deleted...]
-          </p:cNvSpPr>
+          <a:bodyPr lIns="90000" tIns="32400" rIns="90000" bIns="32400" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="150" name="CuadroTexto 12"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="2289572" cy="323165"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6268680" y="2309400"/>
+            <a:ext cx="2289240" cy="322920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>RESULTADO</a:t>
             </a:r>
-          </a:p>
-[...4 lines deleted...]
-          <p:cNvPr id="16" name="Multidocumento 15"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="151" name="Multidocumento 15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3589735" y="3770578"/>
-            <a:ext cx="1520428" cy="938213"/>
+            <a:off x="3589560" y="3770640"/>
+            <a:ext cx="1519920" cy="937800"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartMultidocument">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...19 lines deleted...]
-          </p:cNvSpPr>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="152" name="CuadroTexto 16"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="1520428" cy="553998"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3549600" y="4021200"/>
+            <a:ext cx="1519920" cy="553680"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr wrap="square">
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>FMB (2)</a:t>
             </a:r>
-          </a:p>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>MODIFICADO</a:t>
             </a:r>
-          </a:p>
-[...4 lines deleted...]
-          <p:cNvPr id="7" name="Flecha abajo 6"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="153" name="Flecha abajo 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4095751" y="3414581"/>
-            <a:ext cx="154781" cy="319088"/>
+            <a:off x="4095720" y="3414600"/>
+            <a:ext cx="154440" cy="318600"/>
           </a:xfrm>
           <a:prstGeom prst="downArrow">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 50000"/>
+              <a:gd name="adj2" fmla="val 50000"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:lumMod val="40000"/>
               <a:lumOff val="60000"/>
             </a:schemeClr>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...16 lines deleted...]
-          </p:cNvSpPr>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="154" name="CuadroTexto 17"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="2210991" cy="1708160"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6481800" y="2532240"/>
+            <a:ext cx="2210760" cy="1707840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Cambios específicos</a:t>
             </a:r>
-          </a:p>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Iconos utilizados y sus dimensiones</a:t>
             </a:r>
-          </a:p>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Caracteres especiales</a:t>
             </a:r>
-          </a:p>
-[...23 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>Ventanas y Canvas no Asociados</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Etc.</a:t>
             </a:r>
-          </a:p>
-[...7 lines deleted...]
-          </p:cNvSpPr>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="155" name="CuadroTexto 18"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="8711803" cy="553998"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="222480" y="5047920"/>
+            <a:ext cx="8711280" cy="553680"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Los Resultados </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="x-none" sz="1500" dirty="0" smtClean="0">
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="x-none" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>de este paso </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="1500" dirty="0" smtClean="0">
-[...30 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>son revisados para el Cambio de Imágenes de Botones .ICO a .GIF así como para posibles ajustes en el Api</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="x-none" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t> en caso de detectar alguna anomalía.</a:t>
             </a:r>
-            <a:endParaRPr lang="es-ES" sz="1500" dirty="0">
-[...10 lines deleted...]
-          </p:cNvSpPr>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="156" name="CuadroTexto 2"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="1554956" cy="323165"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="491760" y="2185560"/>
+            <a:ext cx="1554480" cy="322920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Toda la Versión</a:t>
             </a:r>
-          </a:p>
-[...5 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="157" name="CuadroTexto 19"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6232947" y="6357723"/>
-            <a:ext cx="2852127" cy="369332"/>
+            <a:off x="6233040" y="6357600"/>
+            <a:ext cx="2851920" cy="369000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-        </p:spPr>
-[...1 lines deleted...]
-          <a:bodyPr wrap="none" rtlCol="0">
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...2 lines deleted...]
-              <a:rPr lang="x-none" i="1" dirty="0" smtClean="0">
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="x-none" sz="1800" b="0" i="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
                 <a:latin typeface="Didot"/>
               </a:rPr>
               <a:t>www.vpdprosistemas.com</a:t>
             </a:r>
-            <a:endParaRPr lang="es-VE" i="1" dirty="0">
-[...13 lines deleted...]
-          </p:cNvSpPr>
+            <a:endParaRPr lang="en-US" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="158" name="Título 1"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="8604425" cy="731712"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="291240" y="1046880"/>
+            <a:ext cx="8604000" cy="731520"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...10 lines deleted...]
-              <a:rPr lang="x-none" sz="3000" b="1" dirty="0" smtClean="0">
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:pPr algn="ctr" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="x-none" sz="3000" b="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="008FD1"/>
                 </a:solidFill>
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
-                <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>FLUJO</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="3000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="es-ES" sz="3000" b="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="008FD1"/>
                 </a:solidFill>
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
-[...5 lines deleted...]
-              <a:rPr lang="es-ES" sz="3000" b="1" dirty="0">
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t> DE MIGRACI</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="x-none" sz="3000" b="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="008FD1"/>
                 </a:solidFill>
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
-[...5 lines deleted...]
-              <a:rPr lang="es-ES" sz="3000" b="1" dirty="0" smtClean="0">
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>Ó</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="3000" b="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="008FD1"/>
                 </a:solidFill>
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
-[...20 lines deleted...]
-                <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>N</a:t>
             </a:r>
-            <a:endParaRPr lang="es-ES" sz="3000" b="1" dirty="0">
-[...11 lines deleted...]
-          <p:cNvPr id="22" name="21 Rectángulo"/>
+            <a:endParaRPr lang="en-US" sz="3000" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="159" name="21 Rectángulo"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1304" y="6759370"/>
-            <a:ext cx="9141392" cy="90010"/>
+            <a:off x="1440" y="6759360"/>
+            <a:ext cx="9141120" cy="89640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0070C0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
-[...3 lines deleted...]
-            <a:endParaRPr lang="es-VE"/>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="28" name="27 Grupo"/>
+          <p:cNvPr id="160" name="27 Grupo"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="13830" y="7046"/>
-[...2 lines deleted...]
-            <a:chExt cx="9119686" cy="1447721"/>
+            <a:off x="13680" y="7200"/>
+            <a:ext cx="9119880" cy="968400"/>
+            <a:chOff x="13680" y="7200"/>
+            <a:chExt cx="9119880" cy="968400"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="30" name="29 Triángulo rectángulo"/>
+            <p:cNvPr id="161" name="29 Triángulo rectángulo"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="10800000">
-              <a:off x="2267744" y="56028"/>
-              <a:ext cx="6853246" cy="1447720"/>
+              <a:off x="2280600" y="7200"/>
+              <a:ext cx="6852960" cy="968040"/>
             </a:xfrm>
             <a:prstGeom prst="rtTriangle">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="0070C0"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
-            <a:fontRef idx="minor">
-[...1 lines deleted...]
-            </a:fontRef>
+            <a:fontRef idx="minor"/>
           </p:style>
           <p:txBody>
-            <a:bodyPr rtlCol="0" anchor="ctr"/>
-            <a:lstStyle/>
+            <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+              <a:noAutofit/>
+            </a:bodyPr>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="es-VE"/>
+              <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="31" name="30 Triángulo rectángulo"/>
+            <p:cNvPr id="162" name="30 Triángulo rectángulo"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm flipV="1">
-              <a:off x="1304" y="56027"/>
-              <a:ext cx="3202544" cy="1051978"/>
+              <a:off x="13680" y="6840"/>
+              <a:ext cx="3202200" cy="703440"/>
             </a:xfrm>
             <a:prstGeom prst="rtTriangle">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="92D050"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
-            <a:fontRef idx="minor">
-[...1 lines deleted...]
-            </a:fontRef>
+            <a:fontRef idx="minor"/>
           </p:style>
           <p:txBody>
-            <a:bodyPr rtlCol="0" anchor="ctr"/>
-            <a:lstStyle/>
+            <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+              <a:noAutofit/>
+            </a:bodyPr>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="es-VE"/>
+              <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="32" name="31 Triángulo isósceles"/>
+            <p:cNvPr id="163" name="31 Triángulo isósceles"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="10800000">
-              <a:off x="1488028" y="60785"/>
-              <a:ext cx="3083971" cy="151589"/>
+              <a:off x="1500840" y="10080"/>
+              <a:ext cx="3083760" cy="101160"/>
             </a:xfrm>
             <a:prstGeom prst="triangle">
-              <a:avLst/>
+              <a:avLst>
+                <a:gd name="adj" fmla="val 50000"/>
+              </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="848687"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
-            <a:fontRef idx="minor">
-[...1 lines deleted...]
-            </a:fontRef>
+            <a:fontRef idx="minor"/>
           </p:style>
           <p:txBody>
-            <a:bodyPr rtlCol="0" anchor="ctr"/>
-            <a:lstStyle/>
+            <a:bodyPr lIns="90000" tIns="5760" rIns="90000" bIns="5760" anchor="ctr">
+              <a:noAutofit/>
+            </a:bodyPr>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="es-VE"/>
+              <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="33" name="CuadroTexto 24"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="164" name="CuadroTexto 24"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6168523" y="67650"/>
-            <a:ext cx="2754280" cy="461665"/>
+            <a:off x="6168600" y="67680"/>
+            <a:ext cx="2754000" cy="461160"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-        </p:spPr>
-[...1 lines deleted...]
-          <a:bodyPr wrap="none" rtlCol="0">
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...7 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-VE" sz="2400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial"/>
               </a:rPr>
               <a:t>Flujo De Migración</a:t>
             </a:r>
-            <a:endParaRPr lang="es-VE" sz="2400" dirty="0">
-[...4 lines deleted...]
-              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="27" name="Imagen 26"/>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="165" name="Imagen 26"/>
+          <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
-[...2 lines deleted...]
-          </a:stretch>
+          <a:blip r:embed="rId1"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="512277" y="640388"/>
-            <a:ext cx="1767993" cy="769687"/>
+            <a:off x="512280" y="640440"/>
+            <a:ext cx="1767600" cy="769320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
-  <p:clrMapOvr>
-[...8 lines deleted...]
-  </p:timing>
+  <mc:AlternateContent>
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="slow"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16386" name="CuadroTexto 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="166" name="CuadroTexto 3"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="4375547" cy="323165"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="542160" y="1823040"/>
+            <a:ext cx="4375080" cy="322920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>PASO 4 : Revisión y de Resultados y Formas</a:t>
             </a:r>
-          </a:p>
-[...4 lines deleted...]
-          <p:cNvPr id="6" name="Rectángulo redondeado 5"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="167" name="Rectángulo redondeado 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2864303" y="2285084"/>
-            <a:ext cx="2830116" cy="855671"/>
+            <a:off x="2864160" y="2284920"/>
+            <a:ext cx="2829600" cy="855360"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj" fmla="val 16667"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...16 lines deleted...]
-          </p:cNvSpPr>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="168" name="CuadroTexto 7"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="2770583" cy="784830"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2941920" y="2317320"/>
+            <a:ext cx="2770200" cy="784440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr wrap="square">
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Revisión de Resultados de Procesos Anteriores y de Formas Aleatorias por Consultor</a:t>
             </a:r>
-          </a:p>
-[...4 lines deleted...]
-          <p:cNvPr id="10" name="Flecha derecha 9"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="169" name="Flecha derecha 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1839175" y="2641883"/>
-            <a:ext cx="1025128" cy="154781"/>
+            <a:off x="1839240" y="2642040"/>
+            <a:ext cx="1024920" cy="154440"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 50000"/>
+              <a:gd name="adj2" fmla="val 50000"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="40000"/>
               <a:lumOff val="60000"/>
             </a:schemeClr>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...13 lines deleted...]
-          <p:cNvPr id="11" name="Documento 10"/>
+          <a:bodyPr lIns="90000" tIns="32400" rIns="90000" bIns="32400" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="170" name="Documento 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="342559" y="3383642"/>
-            <a:ext cx="2387202" cy="1808559"/>
+            <a:off x="342720" y="3383640"/>
+            <a:ext cx="2386800" cy="1808280"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartDocument">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...16 lines deleted...]
-          </p:cNvSpPr>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="171" name="CuadroTexto 12"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="2289572" cy="323165"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="342720" y="3382560"/>
+            <a:ext cx="2289240" cy="322920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>RESULTADO</a:t>
             </a:r>
-          </a:p>
-[...4 lines deleted...]
-          <p:cNvPr id="16" name="Multidocumento 15"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="172" name="Multidocumento 15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="310412" y="2378755"/>
-            <a:ext cx="1520428" cy="939403"/>
+            <a:off x="310320" y="2378880"/>
+            <a:ext cx="1519920" cy="938880"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartMultidocument">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...19 lines deleted...]
-          </p:cNvSpPr>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="173" name="CuadroTexto 16"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="1589485" cy="553998"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="241920" y="2629440"/>
+            <a:ext cx="1589040" cy="553680"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr wrap="square">
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>FMB (2)</a:t>
             </a:r>
-          </a:p>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>MODIFICADO</a:t>
             </a:r>
-          </a:p>
-[...7 lines deleted...]
-          </p:cNvSpPr>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="174" name="CuadroTexto 17"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="2345833" cy="1477328"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="421920" y="3645720"/>
+            <a:ext cx="2345400" cy="1477080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr wrap="square">
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Cambios específicos</a:t>
             </a:r>
-          </a:p>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Iconos utilizados y sus dimensiones</a:t>
             </a:r>
-          </a:p>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Caracteres especiales</a:t>
             </a:r>
-          </a:p>
-[...27 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>Ventanas y Canvas no Asociados</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="x-none" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="1500" dirty="0" smtClean="0">
-[...15 lines deleted...]
-          <p:cNvPr id="3" name="Flecha doblada hacia arriba 2"/>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>Etc.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="175" name="Flecha doblada hacia arriba 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2729762" y="3159805"/>
-            <a:ext cx="433388" cy="926221"/>
+            <a:off x="2729880" y="3159720"/>
+            <a:ext cx="433080" cy="925920"/>
           </a:xfrm>
           <a:prstGeom prst="bentUpArrow">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 25000"/>
+              <a:gd name="adj2" fmla="val 25000"/>
+              <a:gd name="adj3" fmla="val 25000"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="40000"/>
               <a:lumOff val="60000"/>
             </a:schemeClr>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...13 lines deleted...]
-          <p:cNvPr id="20" name="Flecha derecha 19"/>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="176" name="Flecha derecha 19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5709897" y="2639501"/>
-            <a:ext cx="911966" cy="157163"/>
+            <a:off x="5709960" y="2639520"/>
+            <a:ext cx="911520" cy="156960"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 50000"/>
+              <a:gd name="adj2" fmla="val 50000"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="40000"/>
               <a:lumOff val="60000"/>
             </a:schemeClr>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...13 lines deleted...]
-          <p:cNvPr id="14" name="Elipse 13"/>
+          <a:bodyPr lIns="90000" tIns="33480" rIns="90000" bIns="33480" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="177" name="Elipse 13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6629241" y="2182824"/>
-            <a:ext cx="2172891" cy="987029"/>
+            <a:off x="6629400" y="2182680"/>
+            <a:ext cx="2172600" cy="986760"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...16 lines deleted...]
-          </p:cNvSpPr>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="178" name="CuadroTexto 14"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="1390650" cy="553998"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7049880" y="2429280"/>
+            <a:ext cx="1390320" cy="553680"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Modificaciones</a:t>
             </a:r>
-          </a:p>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>         Api</a:t>
             </a:r>
-          </a:p>
-[...4 lines deleted...]
-          <p:cNvPr id="21" name="Documento 20"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="179" name="Documento 20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7029887" y="3743734"/>
-            <a:ext cx="1593056" cy="935831"/>
+            <a:off x="7029720" y="3743640"/>
+            <a:ext cx="1592640" cy="935640"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartDocument">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...16 lines deleted...]
-          </p:cNvSpPr>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="180" name="CuadroTexto 21"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="1216819" cy="323165"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7261560" y="4005000"/>
+            <a:ext cx="1216440" cy="322920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Nuevo Api</a:t>
             </a:r>
-          </a:p>
-[...4 lines deleted...]
-          <p:cNvPr id="23" name="Flecha abajo 22"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="181" name="Flecha abajo 22"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7715687" y="3169853"/>
-            <a:ext cx="139303" cy="573881"/>
+            <a:off x="7715520" y="3169800"/>
+            <a:ext cx="138960" cy="573480"/>
           </a:xfrm>
           <a:prstGeom prst="downArrow">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 50000"/>
+              <a:gd name="adj2" fmla="val 50000"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="40000"/>
               <a:lumOff val="60000"/>
             </a:schemeClr>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...13 lines deleted...]
-          <p:cNvPr id="24" name="Flecha abajo 23"/>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="182" name="Flecha abajo 23"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7743070" y="4636703"/>
-            <a:ext cx="139304" cy="572690"/>
+            <a:off x="7743240" y="4636800"/>
+            <a:ext cx="138960" cy="572400"/>
           </a:xfrm>
           <a:prstGeom prst="downArrow">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 50000"/>
+              <a:gd name="adj2" fmla="val 50000"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="40000"/>
               <a:lumOff val="60000"/>
             </a:schemeClr>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...13 lines deleted...]
-          <p:cNvPr id="25" name="Elipse 24"/>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="183" name="Elipse 24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7029887" y="5209393"/>
-            <a:ext cx="1593056" cy="601266"/>
+            <a:off x="7029720" y="5209560"/>
+            <a:ext cx="1592640" cy="600840"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...16 lines deleted...]
-          </p:cNvSpPr>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="184" name="CuadroTexto 25"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="1619394" cy="323165"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7105680" y="5345280"/>
+            <a:ext cx="1618920" cy="322920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr wrap="square">
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Repetir Punto 3</a:t>
             </a:r>
-          </a:p>
-[...5 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="185" name="CuadroTexto 26"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6232947" y="6357723"/>
-            <a:ext cx="2852127" cy="369332"/>
+            <a:off x="6233040" y="6357600"/>
+            <a:ext cx="2851920" cy="369000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-        </p:spPr>
-[...1 lines deleted...]
-          <a:bodyPr wrap="none" rtlCol="0">
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...2 lines deleted...]
-              <a:rPr lang="x-none" i="1" dirty="0" smtClean="0">
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="x-none" sz="1800" b="0" i="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
                 <a:latin typeface="Didot"/>
               </a:rPr>
               <a:t>www.vpdprosistemas.com</a:t>
             </a:r>
-            <a:endParaRPr lang="es-VE" i="1" dirty="0">
-[...13 lines deleted...]
-          </p:cNvSpPr>
+            <a:endParaRPr lang="en-US" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="186" name="Título 1"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="8604425" cy="731712"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="291240" y="1046880"/>
+            <a:ext cx="8604000" cy="731520"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...10 lines deleted...]
-              <a:rPr lang="x-none" sz="3000" b="1" dirty="0" smtClean="0">
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:pPr algn="ctr" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="x-none" sz="3000" b="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="008FD1"/>
                 </a:solidFill>
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
-                <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>FLUJO</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="3000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="es-ES" sz="3000" b="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="008FD1"/>
                 </a:solidFill>
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
-[...5 lines deleted...]
-              <a:rPr lang="es-ES" sz="3000" b="1" dirty="0">
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t> DE MIGRACI</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="x-none" sz="3000" b="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="008FD1"/>
                 </a:solidFill>
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
-[...5 lines deleted...]
-              <a:rPr lang="es-ES" sz="3000" b="1" dirty="0" smtClean="0">
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>Ó</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="3000" b="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="008FD1"/>
                 </a:solidFill>
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
-[...20 lines deleted...]
-                <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>N</a:t>
             </a:r>
-            <a:endParaRPr lang="es-ES" sz="3000" b="1" dirty="0">
-[...11 lines deleted...]
-          <p:cNvPr id="2" name="Rectángulo 1"/>
+            <a:endParaRPr lang="en-US" sz="3000" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="187" name="Rectángulo 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6498006" y="5877577"/>
-            <a:ext cx="2656818" cy="284693"/>
+            <a:off x="6498000" y="5877720"/>
+            <a:ext cx="2656440" cy="284400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-        </p:spPr>
-[...1 lines deleted...]
-          <a:bodyPr wrap="none">
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...19 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1250" dirty="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1250" b="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>Api Customizado para el Aplicativo</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1250" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="34" name="33 Grupo"/>
+          <p:cNvPr id="188" name="33 Grupo"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="13830" y="7046"/>
-[...2 lines deleted...]
-            <a:chExt cx="9119686" cy="1447721"/>
+            <a:off x="13680" y="7200"/>
+            <a:ext cx="9119880" cy="968400"/>
+            <a:chOff x="13680" y="7200"/>
+            <a:chExt cx="9119880" cy="968400"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="36" name="35 Triángulo rectángulo"/>
+            <p:cNvPr id="189" name="35 Triángulo rectángulo"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="10800000">
-              <a:off x="2267744" y="56028"/>
-              <a:ext cx="6853246" cy="1447720"/>
+              <a:off x="2280600" y="7200"/>
+              <a:ext cx="6852960" cy="968040"/>
             </a:xfrm>
             <a:prstGeom prst="rtTriangle">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="0070C0"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
-            <a:fontRef idx="minor">
-[...1 lines deleted...]
-            </a:fontRef>
+            <a:fontRef idx="minor"/>
           </p:style>
           <p:txBody>
-            <a:bodyPr rtlCol="0" anchor="ctr"/>
-            <a:lstStyle/>
+            <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+              <a:noAutofit/>
+            </a:bodyPr>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="es-VE"/>
+              <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="37" name="36 Triángulo rectángulo"/>
+            <p:cNvPr id="190" name="36 Triángulo rectángulo"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm flipV="1">
-              <a:off x="1304" y="56027"/>
-              <a:ext cx="3202544" cy="1051978"/>
+              <a:off x="13680" y="6840"/>
+              <a:ext cx="3202200" cy="703440"/>
             </a:xfrm>
             <a:prstGeom prst="rtTriangle">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="92D050"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
-            <a:fontRef idx="minor">
-[...1 lines deleted...]
-            </a:fontRef>
+            <a:fontRef idx="minor"/>
           </p:style>
           <p:txBody>
-            <a:bodyPr rtlCol="0" anchor="ctr"/>
-            <a:lstStyle/>
+            <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+              <a:noAutofit/>
+            </a:bodyPr>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="es-VE"/>
+              <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="38" name="37 Triángulo isósceles"/>
+            <p:cNvPr id="191" name="37 Triángulo isósceles"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="10800000">
-              <a:off x="1488028" y="60785"/>
-              <a:ext cx="3083971" cy="151589"/>
+              <a:off x="1500840" y="10080"/>
+              <a:ext cx="3083760" cy="101160"/>
             </a:xfrm>
             <a:prstGeom prst="triangle">
-              <a:avLst/>
+              <a:avLst>
+                <a:gd name="adj" fmla="val 50000"/>
+              </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="848687"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
-            <a:fontRef idx="minor">
-[...1 lines deleted...]
-            </a:fontRef>
+            <a:fontRef idx="minor"/>
           </p:style>
           <p:txBody>
-            <a:bodyPr rtlCol="0" anchor="ctr"/>
-            <a:lstStyle/>
+            <a:bodyPr lIns="90000" tIns="5760" rIns="90000" bIns="5760" anchor="ctr">
+              <a:noAutofit/>
+            </a:bodyPr>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="es-VE"/>
+              <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="39" name="38 Rectángulo"/>
+          <p:cNvPr id="192" name="38 Rectángulo"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1304" y="6759370"/>
-            <a:ext cx="9141392" cy="90010"/>
+            <a:off x="1440" y="6759360"/>
+            <a:ext cx="9141120" cy="89640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0070C0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
-[...10 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="193" name="CuadroTexto 24"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6168523" y="67650"/>
-            <a:ext cx="2754280" cy="461665"/>
+            <a:off x="6168600" y="67680"/>
+            <a:ext cx="2754000" cy="461160"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-        </p:spPr>
-[...1 lines deleted...]
-          <a:bodyPr wrap="none" rtlCol="0">
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...7 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-VE" sz="2400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial"/>
               </a:rPr>
               <a:t>Flujo De Migración</a:t>
             </a:r>
-            <a:endParaRPr lang="es-VE" sz="2400" dirty="0">
-[...4 lines deleted...]
-              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="31" name="Imagen 30"/>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="194" name="Imagen 30"/>
+          <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
-[...2 lines deleted...]
-          </a:stretch>
+          <a:blip r:embed="rId1"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="512277" y="640388"/>
-            <a:ext cx="1767993" cy="769687"/>
+            <a:off x="512280" y="640440"/>
+            <a:ext cx="1767600" cy="769320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
-  <p:clrMapOvr>
-[...8 lines deleted...]
-  </p:timing>
+  <mc:AlternateContent>
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="slow"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17410" name="CuadroTexto 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="195" name="CuadroTexto 3"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="4375547" cy="323165"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="540720" y="1855080"/>
+            <a:ext cx="4375080" cy="322920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...24 lines deleted...]
-          <p:cNvPr id="6" name="Rectángulo redondeado 5"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>PASO 5 : Api Customizado para WEBUTIL</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="196" name="Rectángulo redondeado 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2643234" y="2419235"/>
-            <a:ext cx="2830116" cy="721519"/>
+            <a:off x="2643120" y="2419200"/>
+            <a:ext cx="2829600" cy="721080"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj" fmla="val 16667"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...16 lines deleted...]
-          </p:cNvSpPr>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="197" name="CuadroTexto 7"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="2386013" cy="553998"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2923200" y="2515680"/>
+            <a:ext cx="2385720" cy="553680"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...24 lines deleted...]
-          <p:cNvPr id="10" name="Flecha derecha 9"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>Aplicación del Segundo Api customizado del Aplicativo </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="198" name="Flecha derecha 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1949702" y="2651930"/>
-            <a:ext cx="686990" cy="154781"/>
+            <a:off x="1949760" y="2651760"/>
+            <a:ext cx="686520" cy="154440"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 50000"/>
+              <a:gd name="adj2" fmla="val 50000"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="40000"/>
               <a:lumOff val="60000"/>
             </a:schemeClr>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...13 lines deleted...]
-          <p:cNvPr id="11" name="Documento 10"/>
+          <a:bodyPr lIns="90000" tIns="32400" rIns="90000" bIns="32400" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="199" name="Documento 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6178200" y="2089431"/>
-            <a:ext cx="2521744" cy="1807369"/>
+            <a:off x="6178320" y="2089440"/>
+            <a:ext cx="2521440" cy="1806840"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartDocument">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...13 lines deleted...]
-          <p:cNvPr id="12" name="Flecha derecha 11"/>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="200" name="Flecha derecha 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5473350" y="2641882"/>
-            <a:ext cx="704850" cy="154781"/>
+            <a:off x="5473440" y="2642040"/>
+            <a:ext cx="704520" cy="154440"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 50000"/>
+              <a:gd name="adj2" fmla="val 50000"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="40000"/>
               <a:lumOff val="60000"/>
             </a:schemeClr>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...16 lines deleted...]
-          </p:cNvSpPr>
+          <a:bodyPr lIns="90000" tIns="32400" rIns="90000" bIns="32400" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="201" name="CuadroTexto 12"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="2289572" cy="323165"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6178320" y="2088360"/>
+            <a:ext cx="2289240" cy="322920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>RESULTADO</a:t>
             </a:r>
-          </a:p>
-[...4 lines deleted...]
-          <p:cNvPr id="16" name="Multidocumento 15"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="202" name="Multidocumento 15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="411414" y="2369751"/>
-            <a:ext cx="1520428" cy="938213"/>
+            <a:off x="411480" y="2369880"/>
+            <a:ext cx="1519920" cy="937800"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartMultidocument">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...19 lines deleted...]
-          </p:cNvSpPr>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="203" name="CuadroTexto 16"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="1468039" cy="553998"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="353160" y="2620440"/>
+            <a:ext cx="1467720" cy="553680"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr wrap="square">
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>FMB (2)</a:t>
             </a:r>
-          </a:p>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>MODIFICADO</a:t>
             </a:r>
-          </a:p>
-[...4 lines deleted...]
-          <p:cNvPr id="7" name="Flecha abajo 6"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="204" name="Flecha abajo 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4005310" y="3163375"/>
-            <a:ext cx="154781" cy="319088"/>
+            <a:off x="4005360" y="3163320"/>
+            <a:ext cx="154440" cy="318600"/>
           </a:xfrm>
           <a:prstGeom prst="downArrow">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 50000"/>
+              <a:gd name="adj2" fmla="val 50000"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:lumMod val="40000"/>
               <a:lumOff val="60000"/>
             </a:schemeClr>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...16 lines deleted...]
-          </p:cNvSpPr>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="205" name="CuadroTexto 17"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="2210991" cy="1246495"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6391440" y="2351520"/>
+            <a:ext cx="2210760" cy="1245960"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Cambios específicos</a:t>
             </a:r>
-          </a:p>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>de Manejo de Archivos Imágenes, Envíos, Ejecución de Operaciones en el Cliente</a:t>
             </a:r>
-          </a:p>
-[...7 lines deleted...]
-          </p:cNvSpPr>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="206" name="CuadroTexto 18"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="8711803" cy="553998"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="222480" y="5097960"/>
+            <a:ext cx="8711280" cy="553680"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...25 lines deleted...]
-          <p:cNvPr id="20" name="Multidocumento 19"/>
+          <a:p>
+            <a:pPr algn="just" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>Este Api es el encargado de Implementar los cambios necesarios en las formas para el manejo de la funcionalidad WEBUTIL mediante la cual se realizan todas las operaciones en el Cliente </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="207" name="Multidocumento 19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3140916" y="3497941"/>
-            <a:ext cx="2168128" cy="1361840"/>
+            <a:off x="3141000" y="3498120"/>
+            <a:ext cx="2167920" cy="1361520"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartMultidocument">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...19 lines deleted...]
-          </p:cNvSpPr>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="208" name="CuadroTexto 20"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="2080022" cy="784830"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3150720" y="3849120"/>
+            <a:ext cx="2079720" cy="784440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>FMB MODIFICADO</a:t>
             </a:r>
-          </a:p>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Versión 1.0 para </a:t>
             </a:r>
-          </a:p>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Pruebas Unitarias</a:t>
             </a:r>
-          </a:p>
-[...5 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="209" name="CuadroTexto 18"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6232947" y="6357723"/>
-            <a:ext cx="2852127" cy="369332"/>
+            <a:off x="6233040" y="6357600"/>
+            <a:ext cx="2851920" cy="369000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-        </p:spPr>
-[...1 lines deleted...]
-          <a:bodyPr wrap="none" rtlCol="0">
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...2 lines deleted...]
-              <a:rPr lang="x-none" i="1" dirty="0" smtClean="0">
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="x-none" sz="1800" b="0" i="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
                 <a:latin typeface="Didot"/>
               </a:rPr>
               <a:t>www.vpdprosistemas.com</a:t>
             </a:r>
-            <a:endParaRPr lang="es-VE" i="1" dirty="0">
-[...13 lines deleted...]
-          </p:cNvSpPr>
+            <a:endParaRPr lang="en-US" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="210" name="Título 1"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="8604425" cy="731712"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="291240" y="1046880"/>
+            <a:ext cx="8604000" cy="731520"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...10 lines deleted...]
-              <a:rPr lang="x-none" sz="3000" b="1" dirty="0" smtClean="0">
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:pPr algn="ctr" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="x-none" sz="3000" b="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="008FD1"/>
                 </a:solidFill>
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
-                <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>FLUJO</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="3000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="es-ES" sz="3000" b="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="008FD1"/>
                 </a:solidFill>
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
-[...5 lines deleted...]
-              <a:rPr lang="es-ES" sz="3000" b="1" dirty="0">
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t> DE MIGRACI</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="x-none" sz="3000" b="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="008FD1"/>
                 </a:solidFill>
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
-[...5 lines deleted...]
-              <a:rPr lang="es-ES" sz="3000" b="1" dirty="0" smtClean="0">
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>Ó</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="3000" b="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="008FD1"/>
                 </a:solidFill>
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
-[...20 lines deleted...]
-                <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>N</a:t>
             </a:r>
-            <a:endParaRPr lang="es-ES" sz="3000" b="1" dirty="0">
-[...11 lines deleted...]
-          <p:cNvPr id="23" name="22 Rectángulo"/>
+            <a:endParaRPr lang="en-US" sz="3000" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="211" name="22 Rectángulo"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1304" y="6759370"/>
-            <a:ext cx="9141392" cy="90010"/>
+            <a:off x="1440" y="6759360"/>
+            <a:ext cx="9141120" cy="89640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0070C0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
-[...3 lines deleted...]
-            <a:endParaRPr lang="es-VE"/>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="28" name="27 Grupo"/>
+          <p:cNvPr id="212" name="27 Grupo"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="13830" y="7046"/>
-[...2 lines deleted...]
-            <a:chExt cx="9119686" cy="1447721"/>
+            <a:off x="13680" y="7200"/>
+            <a:ext cx="9119880" cy="968400"/>
+            <a:chOff x="13680" y="7200"/>
+            <a:chExt cx="9119880" cy="968400"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="30" name="29 Triángulo rectángulo"/>
+            <p:cNvPr id="213" name="29 Triángulo rectángulo"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="10800000">
-              <a:off x="2267744" y="56028"/>
-              <a:ext cx="6853246" cy="1447720"/>
+              <a:off x="2280600" y="7200"/>
+              <a:ext cx="6852960" cy="968040"/>
             </a:xfrm>
             <a:prstGeom prst="rtTriangle">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="0070C0"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
-            <a:fontRef idx="minor">
-[...1 lines deleted...]
-            </a:fontRef>
+            <a:fontRef idx="minor"/>
           </p:style>
           <p:txBody>
-            <a:bodyPr rtlCol="0" anchor="ctr"/>
-            <a:lstStyle/>
+            <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+              <a:noAutofit/>
+            </a:bodyPr>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="es-VE"/>
+              <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="31" name="30 Triángulo rectángulo"/>
+            <p:cNvPr id="214" name="30 Triángulo rectángulo"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm flipV="1">
-              <a:off x="1304" y="56027"/>
-              <a:ext cx="3202544" cy="1051978"/>
+              <a:off x="13680" y="6840"/>
+              <a:ext cx="3202200" cy="703440"/>
             </a:xfrm>
             <a:prstGeom prst="rtTriangle">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="92D050"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
-            <a:fontRef idx="minor">
-[...1 lines deleted...]
-            </a:fontRef>
+            <a:fontRef idx="minor"/>
           </p:style>
           <p:txBody>
-            <a:bodyPr rtlCol="0" anchor="ctr"/>
-            <a:lstStyle/>
+            <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+              <a:noAutofit/>
+            </a:bodyPr>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="es-VE"/>
+              <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="32" name="31 Triángulo isósceles"/>
+            <p:cNvPr id="215" name="31 Triángulo isósceles"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="10800000">
-              <a:off x="1488028" y="60785"/>
-              <a:ext cx="3083971" cy="151589"/>
+              <a:off x="1500840" y="10080"/>
+              <a:ext cx="3083760" cy="101160"/>
             </a:xfrm>
             <a:prstGeom prst="triangle">
-              <a:avLst/>
+              <a:avLst>
+                <a:gd name="adj" fmla="val 50000"/>
+              </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="848687"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
-            <a:fontRef idx="minor">
-[...1 lines deleted...]
-            </a:fontRef>
+            <a:fontRef idx="minor"/>
           </p:style>
           <p:txBody>
-            <a:bodyPr rtlCol="0" anchor="ctr"/>
-            <a:lstStyle/>
+            <a:bodyPr lIns="90000" tIns="5760" rIns="90000" bIns="5760" anchor="ctr">
+              <a:noAutofit/>
+            </a:bodyPr>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="es-VE"/>
+              <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="33" name="CuadroTexto 24"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="216" name="CuadroTexto 24"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6168523" y="67650"/>
-            <a:ext cx="2754280" cy="461665"/>
+            <a:off x="6168600" y="67680"/>
+            <a:ext cx="2754000" cy="461160"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-        </p:spPr>
-[...1 lines deleted...]
-          <a:bodyPr wrap="none" rtlCol="0">
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...7 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-VE" sz="2400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial"/>
               </a:rPr>
               <a:t>Flujo De Migración</a:t>
             </a:r>
-            <a:endParaRPr lang="es-VE" sz="2400" dirty="0">
-[...4 lines deleted...]
-              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="25" name="Imagen 24"/>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="217" name="Imagen 24"/>
+          <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
-[...2 lines deleted...]
-          </a:stretch>
+          <a:blip r:embed="rId1"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="512277" y="640388"/>
-            <a:ext cx="1767993" cy="769687"/>
+            <a:off x="512280" y="640440"/>
+            <a:ext cx="1767600" cy="769320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
-  <p:clrMapOvr>
-[...8 lines deleted...]
-  </p:timing>
+  <mc:AlternateContent>
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="slow"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18434" name="CuadroTexto 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="218" name="CuadroTexto 3"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="4375547" cy="323165"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="654840" y="1784880"/>
+            <a:ext cx="4375080" cy="322920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>PASO 6 : Compilación de Objetos</a:t>
             </a:r>
-          </a:p>
-[...4 lines deleted...]
-          <p:cNvPr id="6" name="Rectángulo redondeado 5"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="219" name="Rectángulo redondeado 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2858023" y="2710635"/>
-            <a:ext cx="2830116" cy="721519"/>
+            <a:off x="2858040" y="2710800"/>
+            <a:ext cx="2829600" cy="721080"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj" fmla="val 16667"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...16 lines deleted...]
-          </p:cNvSpPr>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="220" name="CuadroTexto 7"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="2386013" cy="553998"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3137760" y="2806920"/>
+            <a:ext cx="2385720" cy="553680"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...15 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>Compilación de Librerías, Menús y Formas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="x-none" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr lang="es-ES" sz="1500" dirty="0">
-[...7 lines deleted...]
-          <p:cNvPr id="10" name="Flecha derecha 9"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="221" name="Flecha derecha 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1832896" y="2933282"/>
-            <a:ext cx="1025128" cy="154781"/>
+            <a:off x="1832760" y="2933280"/>
+            <a:ext cx="1024920" cy="154440"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 50000"/>
+              <a:gd name="adj2" fmla="val 50000"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="40000"/>
               <a:lumOff val="60000"/>
             </a:schemeClr>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...13 lines deleted...]
-          <p:cNvPr id="11" name="Documento 10"/>
+          <a:bodyPr lIns="90000" tIns="32400" rIns="90000" bIns="32400" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="222" name="Documento 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6382941" y="2886112"/>
-            <a:ext cx="2424113" cy="954881"/>
+            <a:off x="6382800" y="2886120"/>
+            <a:ext cx="2423880" cy="954360"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartDocument">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...13 lines deleted...]
-          <p:cNvPr id="12" name="Flecha derecha 11"/>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="223" name="Flecha derecha 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5688139" y="2933282"/>
-            <a:ext cx="704850" cy="154781"/>
+            <a:off x="5688000" y="2933280"/>
+            <a:ext cx="704520" cy="154440"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 50000"/>
+              <a:gd name="adj2" fmla="val 50000"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="40000"/>
               <a:lumOff val="60000"/>
             </a:schemeClr>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...16 lines deleted...]
-          </p:cNvSpPr>
+          <a:bodyPr lIns="90000" tIns="32400" rIns="90000" bIns="32400" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="224" name="CuadroTexto 12"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="2289572" cy="323165"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6392880" y="2574720"/>
+            <a:ext cx="2289240" cy="322920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>RESULTADO</a:t>
             </a:r>
-          </a:p>
-[...4 lines deleted...]
-          <p:cNvPr id="7" name="Flecha abajo 6"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="225" name="Flecha abajo 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4123658" y="3454775"/>
-            <a:ext cx="153590" cy="319088"/>
+            <a:off x="4123800" y="3454920"/>
+            <a:ext cx="153360" cy="318600"/>
           </a:xfrm>
           <a:prstGeom prst="downArrow">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 50000"/>
+              <a:gd name="adj2" fmla="val 50000"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:lumMod val="40000"/>
               <a:lumOff val="60000"/>
             </a:schemeClr>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...16 lines deleted...]
-          </p:cNvSpPr>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="226" name="CuadroTexto 17"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="2210991" cy="323165"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6576120" y="3129120"/>
+            <a:ext cx="2210760" cy="322920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Errores de Compilación</a:t>
             </a:r>
-          </a:p>
-[...4 lines deleted...]
-          <p:cNvPr id="20" name="Multidocumento 19"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="227" name="Multidocumento 19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="292226" y="2630862"/>
-            <a:ext cx="1918097" cy="1258491"/>
+            <a:off x="292320" y="2630880"/>
+            <a:ext cx="1917720" cy="1258200"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartMultidocument">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...19 lines deleted...]
-          </p:cNvSpPr>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="228" name="CuadroTexto 20"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="2080022" cy="784830"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="313560" y="2891520"/>
+            <a:ext cx="2079720" cy="784440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>APLICACIÓN</a:t>
             </a:r>
-          </a:p>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Versión 1.0 para </a:t>
             </a:r>
-          </a:p>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Pruebas Unitarias</a:t>
             </a:r>
-          </a:p>
-[...7 lines deleted...]
-          </p:cNvSpPr>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="229" name="CuadroTexto 21"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="2151511" cy="323165"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="501120" y="2077560"/>
+            <a:ext cx="2151000" cy="322920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr wrap="square">
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Todos los Objetos</a:t>
             </a:r>
-          </a:p>
-[...4 lines deleted...]
-          <p:cNvPr id="23" name="Multidocumento 22"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="230" name="Multidocumento 22"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3248548" y="3797675"/>
-            <a:ext cx="1629966" cy="1194197"/>
+            <a:off x="3248640" y="3797640"/>
+            <a:ext cx="1629720" cy="1193760"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartMultidocument">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="43729D"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...19 lines deleted...]
-          </p:cNvSpPr>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Bell MT"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="231" name="CuadroTexto 23"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="1832384" cy="784830"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3302280" y="4068360"/>
+            <a:ext cx="1832040" cy="784440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...5 lines deleted...]
-          <a:bodyPr wrap="square">
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>APLICACIÓN</a:t>
             </a:r>
-          </a:p>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>COMPILADA</a:t>
             </a:r>
-          </a:p>
-[...3 lines deleted...]
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1500" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>Versión 1.0</a:t>
             </a:r>
-          </a:p>
-[...5 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+            <a:endParaRPr lang="en-US" sz="1500" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="232" name="CuadroTexto 16"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6232947" y="6357723"/>
-            <a:ext cx="2852127" cy="369332"/>
+            <a:off x="6233040" y="6357600"/>
+            <a:ext cx="2851920" cy="369000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-        </p:spPr>
-[...1 lines deleted...]
-          <a:bodyPr wrap="none" rtlCol="0">
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...2 lines deleted...]
-              <a:rPr lang="x-none" i="1" dirty="0" smtClean="0">
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="x-none" sz="1800" b="0" i="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
                 <a:latin typeface="Didot"/>
               </a:rPr>
               <a:t>www.vpdprosistemas.com</a:t>
             </a:r>
-            <a:endParaRPr lang="es-VE" i="1" dirty="0">
-[...13 lines deleted...]
-          </p:cNvSpPr>
+            <a:endParaRPr lang="en-US" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="233" name="Título 1"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="8604425" cy="731712"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="291240" y="1046880"/>
+            <a:ext cx="8604000" cy="731520"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...10 lines deleted...]
-              <a:rPr lang="x-none" sz="3000" b="1" dirty="0" smtClean="0">
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:pPr algn="ctr" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="x-none" sz="3000" b="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="008FD1"/>
                 </a:solidFill>
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
-                <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>FLUJO</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="3000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="es-ES" sz="3000" b="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="008FD1"/>
                 </a:solidFill>
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
-[...5 lines deleted...]
-              <a:rPr lang="es-ES" sz="3000" b="1" dirty="0">
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t> DE MIGRACI</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="x-none" sz="3000" b="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="008FD1"/>
                 </a:solidFill>
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
-[...5 lines deleted...]
-              <a:rPr lang="es-ES" sz="3000" b="1" dirty="0" smtClean="0">
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
+              </a:rPr>
+              <a:t>Ó</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="3000" b="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="008FD1"/>
                 </a:solidFill>
-                <a:latin typeface="Bell MT" panose="02020503060305020303" pitchFamily="18" charset="0"/>
-[...20 lines deleted...]
-                <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Bell MT"/>
               </a:rPr>
               <a:t>N</a:t>
             </a:r>
-            <a:endParaRPr lang="es-ES" sz="3000" b="1" dirty="0">
-[...11 lines deleted...]
-          <p:cNvPr id="24" name="23 Rectángulo"/>
+            <a:endParaRPr lang="en-US" sz="3000" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="234" name="23 Rectángulo"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1304" y="6759370"/>
-            <a:ext cx="9141392" cy="90010"/>
+            <a:off x="1440" y="6759360"/>
+            <a:ext cx="9141120" cy="89640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0070C0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
-          <a:fontRef idx="minor">
-[...1 lines deleted...]
-          </a:fontRef>
+          <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
-[...3 lines deleted...]
-            <a:endParaRPr lang="es-VE"/>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="27" name="26 Grupo"/>
+          <p:cNvPr id="235" name="26 Grupo"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="13830" y="7046"/>
-[...2 lines deleted...]
-            <a:chExt cx="9119686" cy="1447721"/>
+            <a:off x="13680" y="7200"/>
+            <a:ext cx="9119880" cy="968400"/>
+            <a:chOff x="13680" y="7200"/>
+            <a:chExt cx="9119880" cy="968400"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="29" name="28 Triángulo rectángulo"/>
+            <p:cNvPr id="236" name="28 Triángulo rectángulo"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="10800000">
-              <a:off x="2267744" y="56028"/>
-              <a:ext cx="6853246" cy="1447720"/>
+              <a:off x="2280600" y="7200"/>
+              <a:ext cx="6852960" cy="968040"/>
             </a:xfrm>
             <a:prstGeom prst="rtTriangle">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="0070C0"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
-            <a:fontRef idx="minor">
-[...1 lines deleted...]
-            </a:fontRef>
+            <a:fontRef idx="minor"/>
           </p:style>
           <p:txBody>
-            <a:bodyPr rtlCol="0" anchor="ctr"/>
-            <a:lstStyle/>
+            <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+              <a:noAutofit/>
+            </a:bodyPr>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="es-VE"/>
+              <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="30" name="29 Triángulo rectángulo"/>
+            <p:cNvPr id="237" name="29 Triángulo rectángulo"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm flipV="1">
-              <a:off x="1304" y="56027"/>
-              <a:ext cx="3202544" cy="1051978"/>
+              <a:off x="13680" y="6840"/>
+              <a:ext cx="3202200" cy="703440"/>
             </a:xfrm>
             <a:prstGeom prst="rtTriangle">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="92D050"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
-            <a:fontRef idx="minor">
-[...1 lines deleted...]
-            </a:fontRef>
+            <a:fontRef idx="minor"/>
           </p:style>
           <p:txBody>
-            <a:bodyPr rtlCol="0" anchor="ctr"/>
-            <a:lstStyle/>
+            <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+              <a:noAutofit/>
+            </a:bodyPr>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="es-VE"/>
+              <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="31" name="30 Triángulo isósceles"/>
+            <p:cNvPr id="238" name="30 Triángulo isósceles"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="10800000">
-              <a:off x="1488028" y="60785"/>
-              <a:ext cx="3083971" cy="151589"/>
+              <a:off x="1500840" y="10080"/>
+              <a:ext cx="3083760" cy="101160"/>
             </a:xfrm>
             <a:prstGeom prst="triangle">
-              <a:avLst/>
+              <a:avLst>
+                <a:gd name="adj" fmla="val 50000"/>
+              </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="848687"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
-            <a:fontRef idx="minor">
-[...1 lines deleted...]
-            </a:fontRef>
+            <a:fontRef idx="minor"/>
           </p:style>
           <p:txBody>
-            <a:bodyPr rtlCol="0" anchor="ctr"/>
-            <a:lstStyle/>
+            <a:bodyPr lIns="90000" tIns="5760" rIns="90000" bIns="5760" anchor="ctr">
+              <a:noAutofit/>
+            </a:bodyPr>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="es-VE"/>
+              <a:endParaRPr lang="es-VE" sz="1800" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="32" name="CuadroTexto 24"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="239" name="CuadroTexto 24"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6168523" y="67650"/>
-            <a:ext cx="2754280" cy="461665"/>
+            <a:off x="6168600" y="67680"/>
+            <a:ext cx="2754000" cy="461160"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-        </p:spPr>
-[...1 lines deleted...]
-          <a:bodyPr wrap="none" rtlCol="0">
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0"/>
+          <a:fillRef idx="0"/>
+          <a:effectRef idx="0"/>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...7 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-VE" sz="2400" b="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial"/>
               </a:rPr>
               <a:t>Flujo De Migración</a:t>
             </a:r>
-            <a:endParaRPr lang="es-VE" sz="2400" dirty="0">
-[...4 lines deleted...]
-              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" b="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Imagen 1"/>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="240" name="Imagen 1"/>
+          <p:cNvPicPr/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="474120" y="612000"/>
+            <a:ext cx="1371240" cy="639720"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="241" name="Imagen 25"/>
+          <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="474273" y="612139"/>
-            <a:ext cx="1371719" cy="640135"/>
+            <a:off x="512280" y="640440"/>
+            <a:ext cx="1767600" cy="769320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-        </p:spPr>
-[...22 lines deleted...]
-          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
-  <p:clrMapOvr>
-[...8 lines deleted...]
-  </p:timing>
+  <mc:AlternateContent>
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="slow"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Tema de Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Tema de Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Tema de Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
-                <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
-                <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
-                <a:satMod val="109000"/>
                 <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
-                <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
-            <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="93000"/>
-                <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
-                <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
-                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...33 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Office Theme</Template>
   <TotalTime></TotalTime>
+  <Application>LibreOffice/26.2.3.1$Windows_X86_64 LibreOffice_project/d444ea7836163cb762d1627df3bc33e112fa142a</Application>
+  <AppVersion></AppVersion>
   <Words>847</Words>
-  <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Presentación en pantalla (4:3)</PresentationFormat>
   <Paragraphs>140</Paragraphs>
-  <Slides>12</Slides>
-[...54 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>Katherine Saa</dc:creator>
+  <dc:description/>
+  <dc:language>en-US</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
   <dc:title>Presentación de PowerPoint</dc:title>
-  <dc:creator>Katherine Saa</dc:creator>
-[...4 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="PresentationFormat">
+    <vt:lpwstr>Presentación en pantalla (4:3)</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Slides">
+    <vt:i4>12</vt:i4>
+  </property>
+</Properties>
+</file>